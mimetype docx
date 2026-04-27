--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Jeunet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research Scientist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master classes of the tenth international brain–computer interface meeting: showcasing the research of BCI trainees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cernera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Gemicioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Berezutskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Csaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verwoert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in cortical beta power predict motor control flexibility, not vigor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey--Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1041. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08465-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feedback transparency on motor imagery neurofeedback performance: the contribution of agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.056029. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad7f88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscious awareness of others’ actions during observational learning does not benefit motor skill performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dellu-Hagedorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ployart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.103553. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2023.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the acceptability of BCIs for motor rehabilitation after stroke: a large scale study on the general public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.1082901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Brain-Computer Interfaces for Non-clinical (Home, Sports, Art, Entertainment, Education, Well-Being) Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Contreras-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Väljamäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2022.860619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should MI-BCI feature optimization include prior knowledge, and which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2033073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visuo-proprioceptive illusion of movement and motor imagery of the wrist on EEG cortical excitability among healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (9), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0256723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Neurofeedback for anxiety disorders and post-traumatic stress disorders: a blueprint for a promising brain based therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychiatry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (12), pp.83. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11920-021-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of user training methods in brain computer interfaces based on mental tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/abca17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term BCI Training of a Tetraplegic User: Adaptive Riemannian Classifiers and User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.635653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Field Challenges for Cognitive Neuroergonomics in the Coming Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Mckendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carryl L Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2021.643969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should systematically assess, control and report somatosensory impairments in BCI-based motor rehabilitation after stroke studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Neurofeedback: a challenge for integrative clinical neurophysiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus on the reporting and experimental design of clinical and cognitive-behavioural neurofeedback studies (CRED-nf checklist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Enriquez-Geppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Zotev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kymberly D Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.1674 - 1685. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport Psychology: Technologies Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2020.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus cognitifs et neurophysiologiques sous-tendant l’apprentissage neurofeedback : le rôle de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.198. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning negative into positives! Exploiting &amp;quot;negative&amp;quot; results in Brain-Machine Interface (BMI) research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using EEG-based brain computer interface and neurofeedback targeting sensorimotor rhythms to improve motor skills: Theoretical background, applications and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Quantifying Users' Mental Imagery-based BCI skills: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aac577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recent BCI literature to deepen our understanding of clinical neurofeedback: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in User-Training for Mental-Imagery Based BCI Control: Psychological and Cognitive Factors and their Neural Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Standard Brain-Computer Interface (BCI) Training Protocols Should be Changed: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental Imagery-Based BCI Performance from Personality, Cognitive Profile and Neurophysiological Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.23. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pom Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaï Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based workload estimation across affective contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback Performance Under Challenging Conditions: The Theta-agency Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional neurofeedback: A control condition complementary to sham?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2024 - 9th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback training to improve wakefulness maintenance ability: a pilot study to develop cognitive strategies to overcome Excessive Daytime Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sleep Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. pp.S77, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2023.11.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et modélisation des facteurs influençant l'acceptabilité des Interfaces Cerveau-Ordinateur comme outil de rééducation motrice pour les personnes ayant la maladie de Parkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Delgado-Zabalza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Sixième édition des Journées scientifiques du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain; Camille Jeunet; Valérie Marissens Cueva; Laëtitia Raison-Aubry; Sébastien Rimbert; Raphaëlle Roy, May 2024, Nancy, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of expertise during kinesthetic motor imagery: should we reward maximum SMR-ERD?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grechukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback to improve wakefulness maintenance ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEC 2024 - 5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha, Sensorimotor Rhythms and Beta Event-Related Desynchronisation during Kinesthetic Motor Imagery of experts and novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Grechukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Sixième édition des Journées scientifiques du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain; Camille Jeunet; Valérie Marissens Cueva; Laëtitia Raison-Aubry; Sébastien Rimbert; Raphaëlle Roy, May 2024, Nancy, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online tool to facilitate the assessment of BCI acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of BCI-based procedures for motor rehabilitation after stroke: A questionnaire study among patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées de COllectif pour la Recherche Transdisciplinaires sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORTICO, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying profiles of patients to personalise BCI-based procedures for motor rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Annual meeting de COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORTICO, May 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Brain-Computer Interfaces and Neurofeedback acceptable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can feedback transparency improve Motor-Imagery BCI performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Acceptance of BCI-based Stroke Rehabilitation Procedures: Heading for Efficiently Personalised Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heading for motor imagery brain-computer interfaces (MI-BCIs) usable out-of-the-lab: Impact of dry electrode setup on classiﬁcation accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Casso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Neural Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual event, Italy. pp.690-693, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for improving motor performance: Downregulation of EEG beta-band activity can increase motor control flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey--Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neurophysiological predictors to predict MI-BCI users' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an optimization of the selection of a discriminative frequency algorithm for Motor-Imagery based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing The Relevance Of Neurophysiological Patterns To Predict Motor Imagery-based BCI Users' Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are users' traits informative enough to predict/explain their mental-imagery based BCI performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Artificial Learning Companions for Mental Imagery-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2018 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762612v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online classification accuracy is a poor metric to study mental imagery-based bci user learning: an experimental demonstration and new metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N 'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N 'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cognitive model of MI-BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graz BCI Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Ability Training to Improve Mental Imagery based Brain-Computer Interface (MI-BCI) Performance: a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explanatory Feedback for User Training in Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems Man &amp; Cybernetics (IEEE SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Users' Spatial Abilities to Improve Brain-Computer Interface Performance: A Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of Young Researchers in Cognitives Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Tactile Feedback for Motor-Imagery based Brain-Computer Interaction in a Multitasking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Spelmezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.488-505, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved BCI based on Human Learning Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, High1 Resort, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental-Imagery Based Brain-Computer Interface Performance from Psychometric Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can We Learn With Standard BCI Training Approaches? A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Mental and Social Stress Induction Protocol Towards Load-Invariant Physiology-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors affect patients' acceptability of BCIs for functional rehabilitation after stroke? A questionnaire study among 140 patients and a comparison with the general public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO Scientific Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale study on the general public to assess and model the acceptability of BCIs dedicated to motor rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative vs explanatory neurofeedback: What is their impact on athletes' MI-NF performance and cognitive load?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of agency in neurofeedback performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting "Balancing Innovation and Translation" (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sonian Forest, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’acceptabilité des interfaces cerveau-ordinateur en rééducation motrice post-AVC pour proposer des protocoles personnalisés en fonction du profil du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2023 - 38e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France. pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questionnaire to identify the links between athletes’ profiles and cognitive training practice: Heading for personalised neurofeedback procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brain patterns should we reinforce during BCI training procedures targeting motor imagery abilities? An experimental study on athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brain patterns should we reinforce during neurofeedback training procedures targeting motor imagery abilities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the acceptability to enhance the efficiency of stroke rehabilitation procedures based on brain-computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur "Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans-Méaudre en Vercors, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the role of beta activity in motor motivation: an EEG study of effort using neurofeedback and pupillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, L'Escandille, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI-BCI Performances correlate with subject-specific frequency band characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MI-BCI feedback for post-stroke and neurotypical people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Research & Development for the Cybathlon BCI series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Audino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling to predict/explain MI-BCI users' performances and their progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cortico - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational modelling to better understand and predict Mental-Imagery based BCI (MI-BCI) users' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2018 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Abilities Play a Major Role in BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Use Intelligent Tutoring Systems to Adapt MI-BCI Training to Each User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cognitive And Personality Profiles On Motor-Imagery Based Brain-Computer Interface-Controlling Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Psychophysiology (IOP2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un protocole pour induire du stress et le mesurer dans des signaux physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim Perdikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vourvopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, pp.7-1-7-51, 2026, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-5914-6ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interaction and Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Santoianni, Gianluca Giannini, Alessandro Ciasullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Body, and Digital Brains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer Nature Switzerland, pp.141-156, 2024, Integrated Science, 978-3-031-58362-9. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58363-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Capa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : Humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCI challenge for the signal processing community: considering the user in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Machine Learning for Brain-Machine Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2018, 978-1-78561-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Traps! Design Guidelines for Rigorous BCI Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Debener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.1-33, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage humain pour les interfaces cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Fondements &amp; Méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding & Improving Mental-Imagery Based Brain-Computer Interface (Mi-Bci) User-Training : towards A New Generation Of Reliable, Efficient & Accessible Brain- Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology. Université de Bordeaux, 2016. English. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BORD0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01417606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based neurofeedback training procedures to improve or restore motor abilities: A user-centred approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université de Bordeaux, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05457982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HCI Meets Neurotechnologies: What You Should Know about Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. ACM Conference on Human Factors in Computing Systems (CHI 2017), Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors affect the acceptability of bcis for functional rehabilitation after stroke among patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität Graz, pp.179-184, 2024, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Jeunet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research Scientist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging innovation and adoption: a mixed-methods investigation into stroke survivors' acceptability of brain-computer interface-based rehabilitation interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ae5ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical beta coherence provides a stronger non-invasive predictor of movement vigor than local beta power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey-Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-026-01985-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in cortical beta power predict motor control flexibility, not vigor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey--Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1041. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08465-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master classes of the tenth international brain–computer interface meeting: showcasing the research of BCI trainees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cernera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Gemicioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Berezutskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Csaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verwoert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feedback transparency on motor imagery neurofeedback performance: the contribution of agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.056029. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad7f88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the acceptability of BCIs for motor rehabilitation after stroke: a large scale study on the general public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.1082901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscious awareness of others’ actions during observational learning does not benefit motor skill performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dellu-Hagedorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ployart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.103553. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2023.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Brain-Computer Interfaces for Non-clinical (Home, Sports, Art, Entertainment, Education, Well-Being) Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Contreras-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Väljamäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2022.860619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should MI-BCI feature optimization include prior knowledge, and which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2033073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Neurofeedback for anxiety disorders and post-traumatic stress disorders: a blueprint for a promising brain based therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychiatry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (12), pp.83. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11920-021-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visuo-proprioceptive illusion of movement and motor imagery of the wrist on EEG cortical excitability among healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (9), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0256723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of user training methods in brain computer interfaces based on mental tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/abca17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term BCI Training of a Tetraplegic User: Adaptive Riemannian Classifiers and User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.635653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Field Challenges for Cognitive Neuroergonomics in the Coming Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Mckendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carryl L Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2021.643969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus on the reporting and experimental design of clinical and cognitive-behavioural neurofeedback studies (CRED-nf checklist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Enriquez-Geppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Zotev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kymberly D Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.1674 - 1685. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Neurofeedback: a challenge for integrative clinical neurophysiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should systematically assess, control and report somatosensory impairments in BCI-based motor rehabilitation after stroke studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport Psychology: Technologies Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2020.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus cognitifs et neurophysiologiques sous-tendant l’apprentissage neurofeedback : le rôle de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.198. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning negative into positives! Exploiting &amp;quot;negative&amp;quot; results in Brain-Machine Interface (BMI) research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using EEG-based brain computer interface and neurofeedback targeting sensorimotor rhythms to improve motor skills: Theoretical background, applications and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Quantifying Users' Mental Imagery-based BCI skills: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aac577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recent BCI literature to deepen our understanding of clinical neurofeedback: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Standard Brain-Computer Interface (BCI) Training Protocols Should be Changed: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in User-Training for Mental-Imagery Based BCI Control: Psychological and Cognitive Factors and their Neural Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental Imagery-Based BCI Performance from Personality, Cognitive Profile and Neurophysiological Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.23. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pom Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaï Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based workload estimation across affective contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise-Dependent Effects of Neurofeedback Design During Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Segas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehedi Afankous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz Brain-Computer Interface Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of neuronal engineering, Graz University of Technology, Sep 2026, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et modélisation des facteurs influençant l'acceptabilité des Interfaces Cerveau-Ordinateur comme outil de rééducation motrice pour les personnes ayant la maladie de Parkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Delgado-Zabalza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Sixième édition des Journées scientifiques du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain; Camille Jeunet; Valérie Marissens Cueva; Laëtitia Raison-Aubry; Sébastien Rimbert; Raphaëlle Roy, May 2024, Nancy, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback training to improve wakefulness maintenance ability: a pilot study to develop cognitive strategies to overcome Excessive Daytime Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sleep Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. pp.S77, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2023.11.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional neurofeedback: A control condition complementary to sham?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2024 - 9th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback Performance Under Challenging Conditions: The Theta-agency Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of expertise during kinesthetic motor imagery: should we reward maximum SMR-ERD?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grechukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha, Sensorimotor Rhythms and Beta Event-Related Desynchronisation during Kinesthetic Motor Imagery of experts and novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Grechukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Sixième édition des Journées scientifiques du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain; Camille Jeunet; Valérie Marissens Cueva; Laëtitia Raison-Aubry; Sébastien Rimbert; Raphaëlle Roy, May 2024, Nancy, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback to improve wakefulness maintenance ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEC 2024 - 5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of BCI-based procedures for motor rehabilitation after stroke: A questionnaire study among patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées de COllectif pour la Recherche Transdisciplinaires sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORTICO, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying profiles of patients to personalise BCI-based procedures for motor rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Annual meeting de COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORTICO, May 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online tool to facilitate the assessment of BCI acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can feedback transparency improve Motor-Imagery BCI performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Brain-Computer Interfaces and Neurofeedback acceptable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heading for motor imagery brain-computer interfaces (MI-BCIs) usable out-of-the-lab: Impact of dry electrode setup on classiﬁcation accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Casso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Neural Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual event, Italy. pp.690-693, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Acceptance of BCI-based Stroke Rehabilitation Procedures: Heading for Efficiently Personalised Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for improving motor performance: Downregulation of EEG beta-band activity can increase motor control flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey--Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neurophysiological predictors to predict MI-BCI users' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an optimization of the selection of a discriminative frequency algorithm for Motor-Imagery based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing The Relevance Of Neurophysiological Patterns To Predict Motor Imagery-based BCI Users' Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are users' traits informative enough to predict/explain their mental-imagery based BCI performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Artificial Learning Companions for Mental Imagery-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2018 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762612v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online classification accuracy is a poor metric to study mental imagery-based bci user learning: an experimental demonstration and new metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N 'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N 'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cognitive model of MI-BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graz BCI Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Ability Training to Improve Mental Imagery based Brain-Computer Interface (MI-BCI) Performance: a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Tactile Feedback for Motor-Imagery based Brain-Computer Interaction in a Multitasking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Spelmezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.488-505, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explanatory Feedback for User Training in Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems Man &amp; Cybernetics (IEEE SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Users' Spatial Abilities to Improve Brain-Computer Interface Performance: A Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of Young Researchers in Cognitives Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved BCI based on Human Learning Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, High1 Resort, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental-Imagery Based Brain-Computer Interface Performance from Psychometric Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can We Learn With Standard BCI Training Approaches? A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Mental and Social Stress Induction Protocol Towards Load-Invariant Physiology-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors affect patients' acceptability of BCIs for functional rehabilitation after stroke? A questionnaire study among 140 patients and a comparison with the general public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO Scientific Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’acceptabilité des interfaces cerveau-ordinateur en rééducation motrice post-AVC pour proposer des protocoles personnalisés en fonction du profil du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2023 - 38e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France. pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questionnaire to identify the links between athletes’ profiles and cognitive training practice: Heading for personalised neurofeedback procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of agency in neurofeedback performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting "Balancing Innovation and Translation" (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sonian Forest, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative vs explanatory neurofeedback: What is their impact on athletes' MI-NF performance and cognitive load?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale study on the general public to assess and model the acceptability of BCIs dedicated to motor rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brain patterns should we reinforce during BCI training procedures targeting motor imagery abilities? An experimental study on athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brain patterns should we reinforce during neurofeedback training procedures targeting motor imagery abilities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the acceptability to enhance the efficiency of stroke rehabilitation procedures based on brain-computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur "Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans-Méaudre en Vercors, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the role of beta activity in motor motivation: an EEG study of effort using neurofeedback and pupillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, L'Escandille, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI-BCI Performances correlate with subject-specific frequency band characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Research & Development for the Cybathlon BCI series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Audino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MI-BCI feedback for post-stroke and neurotypical people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling to predict/explain MI-BCI users' performances and their progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cortico - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational modelling to better understand and predict Mental-Imagery based BCI (MI-BCI) users' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2018 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Abilities Play a Major Role in BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Use Intelligent Tutoring Systems to Adapt MI-BCI Training to Each User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cognitive And Personality Profiles On Motor-Imagery Based Brain-Computer Interface-Controlling Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Psychophysiology (IOP2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un protocole pour induire du stress et le mesurer dans des signaux physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim Perdikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vourvopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, pp.7-1-7-51, 2026, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-5914-6ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving athletic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Segas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving athletic performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interaction and Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Santoianni, Gianluca Giannini, Alessandro Ciasullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Body, and Digital Brains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer Nature Switzerland, pp.141-156, 2024, Integrated Science, 978-3-031-58362-9. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58363-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : Humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Capa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCI challenge for the signal processing community: considering the user in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Machine Learning for Brain-Machine Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2018, 978-1-78561-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Traps! Design Guidelines for Rigorous BCI Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Debener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.1-33, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage humain pour les interfaces cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Fondements &amp; Méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding & Improving Mental-Imagery Based Brain-Computer Interface (Mi-Bci) User-Training : towards A New Generation Of Reliable, Efficient & Accessible Brain- Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology. Université de Bordeaux, 2016. English. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BORD0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01417606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based neurofeedback training procedures to improve or restore motor abilities: A user-centred approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université de Bordeaux, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05457982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HCI Meets Neurotechnologies: What You Should Know about Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. ACM Conference on Human Factors in Computing Systems (CHI 2017), Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors affect the acceptability of bcis for functional rehabilitation after stroke among patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität Graz, pp.179-184, 2024, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cernera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Gemicioglu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Berezutskaya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Csaky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verwoert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Plantey--Veux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Guerrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08465-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718663v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pierrieau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad7f88" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ployart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893371v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grevet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tadiello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Izac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.1082901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nijholt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Contreras-Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander V&#228;ljam&#228;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2022.860619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benaroch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2033073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Franc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256723" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-021-01299-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abca17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Sadatnejad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Monseigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.635653" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gramann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mckendrick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carryl L Baldwin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.643969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Joseph" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102417" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Enriquez-Geppert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zotev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kymberly D Young" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Wood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.05.048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375400v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697143" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.068" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aac577" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.03.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302138v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177685v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143962" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721841v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poeiti Abi-Saab" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monseigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.244" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Delgado-Zabalza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Rossignol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grechukhin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Coudroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-082" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Rossignol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grechukhin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coudroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Casso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eidan Tzdaka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081767v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762612v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Teillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179329v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162411v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spelmezan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_36" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111843v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162415v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cellard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879966v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144986v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211660v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345813v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130198v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130256v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614065v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131997v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03270057v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433970v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Audino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847280v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285369v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088811v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879588v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Perdikis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vourvopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteves" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-5914-6ch7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721871v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58363-6_10" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002174v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762573v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theiet.org/resources/books/control/brain-machine-interface.cfm" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620186v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Debener" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414106v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417606v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0221" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-05457982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804700v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-032" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596914v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grevet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Izac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae5ea6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Plantey-Veux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Guerrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-026-01985-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Plantey--Veux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08465-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cernera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Gemicioglu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Berezutskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Csaky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verwoert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pierrieau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad7f88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893371v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tadiello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.1082901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ployart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103553" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nijholt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Contreras-Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander V&#228;ljam&#228;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2022.860619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benaroch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2033073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-021-01299-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Franc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abca17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Sadatnejad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Monseigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.635653" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gramann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mckendrick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carryl L Baldwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.643969" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Enriquez-Geppert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zotev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kymberly D Young" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Wood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102417" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.05.048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697143" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.068" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aac577" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.03.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302138v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177685v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143962" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pachoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Segas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Afankous" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Delgado-Zabalza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poeiti Abi-Saab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monseigne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.244" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Rossignol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grechukhin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Coudroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-082" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Rossignol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grechukhin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coudroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288958v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662740v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Casso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441410" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443847v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eidan Tzdaka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081767v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762612v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519476v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Teillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159146v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spelmezan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_36" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111843v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cellard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879966v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616202v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614065v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03270057v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Audino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088811v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879588v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Perdikis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vourvopoulos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteves" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-5914-6ch7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016321v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721871v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58363-6_10" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762573v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theiet.org/resources/books/control/brain-machine-interface.cfm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620186v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Debener" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0221" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-05457982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>