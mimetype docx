--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Jeunet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research Scientist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging innovation and adoption: a mixed-methods investigation into stroke survivors' acceptability of brain-computer interface-based rehabilitation interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ae5ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical beta coherence provides a stronger non-invasive predictor of movement vigor than local beta power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey-Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-026-01985-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in cortical beta power predict motor control flexibility, not vigor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey--Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1041. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08465-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master classes of the tenth international brain–computer interface meeting: showcasing the research of BCI trainees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cernera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Gemicioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Berezutskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Csaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verwoert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feedback transparency on motor imagery neurofeedback performance: the contribution of agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.056029. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad7f88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the acceptability of BCIs for motor rehabilitation after stroke: a large scale study on the general public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.1082901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscious awareness of others’ actions during observational learning does not benefit motor skill performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dellu-Hagedorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ployart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.103553. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2023.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Brain-Computer Interfaces for Non-clinical (Home, Sports, Art, Entertainment, Education, Well-Being) Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Contreras-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Väljamäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2022.860619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should MI-BCI feature optimization include prior knowledge, and which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2033073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Neurofeedback for anxiety disorders and post-traumatic stress disorders: a blueprint for a promising brain based therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychiatry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (12), pp.83. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11920-021-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visuo-proprioceptive illusion of movement and motor imagery of the wrist on EEG cortical excitability among healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (9), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0256723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of user training methods in brain computer interfaces based on mental tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/abca17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term BCI Training of a Tetraplegic User: Adaptive Riemannian Classifiers and User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.635653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Field Challenges for Cognitive Neuroergonomics in the Coming Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Mckendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carryl L Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2021.643969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus on the reporting and experimental design of clinical and cognitive-behavioural neurofeedback studies (CRED-nf checklist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Enriquez-Geppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Zotev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kymberly D Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.1674 - 1685. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Neurofeedback: a challenge for integrative clinical neurophysiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should systematically assess, control and report somatosensory impairments in BCI-based motor rehabilitation after stroke studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport Psychology: Technologies Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2020.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus cognitifs et neurophysiologiques sous-tendant l’apprentissage neurofeedback : le rôle de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.198. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning negative into positives! Exploiting &amp;quot;negative&amp;quot; results in Brain-Machine Interface (BMI) research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using EEG-based brain computer interface and neurofeedback targeting sensorimotor rhythms to improve motor skills: Theoretical background, applications and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Quantifying Users' Mental Imagery-based BCI skills: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aac577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recent BCI literature to deepen our understanding of clinical neurofeedback: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Standard Brain-Computer Interface (BCI) Training Protocols Should be Changed: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in User-Training for Mental-Imagery Based BCI Control: Psychological and Cognitive Factors and their Neural Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental Imagery-Based BCI Performance from Personality, Cognitive Profile and Neurophysiological Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.23. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pom Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaï Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based workload estimation across affective contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise-Dependent Effects of Neurofeedback Design During Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Segas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehedi Afankous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz Brain-Computer Interface Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of neuronal engineering, Graz University of Technology, Sep 2026, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et modélisation des facteurs influençant l'acceptabilité des Interfaces Cerveau-Ordinateur comme outil de rééducation motrice pour les personnes ayant la maladie de Parkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Delgado-Zabalza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Sixième édition des Journées scientifiques du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain; Camille Jeunet; Valérie Marissens Cueva; Laëtitia Raison-Aubry; Sébastien Rimbert; Raphaëlle Roy, May 2024, Nancy, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback training to improve wakefulness maintenance ability: a pilot study to develop cognitive strategies to overcome Excessive Daytime Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sleep Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. pp.S77, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2023.11.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional neurofeedback: A control condition complementary to sham?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2024 - 9th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback Performance Under Challenging Conditions: The Theta-agency Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of expertise during kinesthetic motor imagery: should we reward maximum SMR-ERD?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grechukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha, Sensorimotor Rhythms and Beta Event-Related Desynchronisation during Kinesthetic Motor Imagery of experts and novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Grechukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Sixième édition des Journées scientifiques du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain; Camille Jeunet; Valérie Marissens Cueva; Laëtitia Raison-Aubry; Sébastien Rimbert; Raphaëlle Roy, May 2024, Nancy, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback to improve wakefulness maintenance ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEC 2024 - 5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of BCI-based procedures for motor rehabilitation after stroke: A questionnaire study among patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées de COllectif pour la Recherche Transdisciplinaires sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORTICO, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying profiles of patients to personalise BCI-based procedures for motor rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Annual meeting de COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORTICO, May 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online tool to facilitate the assessment of BCI acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can feedback transparency improve Motor-Imagery BCI performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Brain-Computer Interfaces and Neurofeedback acceptable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heading for motor imagery brain-computer interfaces (MI-BCIs) usable out-of-the-lab: Impact of dry electrode setup on classiﬁcation accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Casso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Neural Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual event, Italy. pp.690-693, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Acceptance of BCI-based Stroke Rehabilitation Procedures: Heading for Efficiently Personalised Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for improving motor performance: Downregulation of EEG beta-band activity can increase motor control flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey--Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neurophysiological predictors to predict MI-BCI users' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an optimization of the selection of a discriminative frequency algorithm for Motor-Imagery based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing The Relevance Of Neurophysiological Patterns To Predict Motor Imagery-based BCI Users' Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are users' traits informative enough to predict/explain their mental-imagery based BCI performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Artificial Learning Companions for Mental Imagery-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2018 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762612v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online classification accuracy is a poor metric to study mental imagery-based bci user learning: an experimental demonstration and new metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N 'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N 'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cognitive model of MI-BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graz BCI Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Ability Training to Improve Mental Imagery based Brain-Computer Interface (MI-BCI) Performance: a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Tactile Feedback for Motor-Imagery based Brain-Computer Interaction in a Multitasking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Spelmezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.488-505, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explanatory Feedback for User Training in Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems Man &amp; Cybernetics (IEEE SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Users' Spatial Abilities to Improve Brain-Computer Interface Performance: A Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of Young Researchers in Cognitives Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved BCI based on Human Learning Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, High1 Resort, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental-Imagery Based Brain-Computer Interface Performance from Psychometric Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can We Learn With Standard BCI Training Approaches? A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Mental and Social Stress Induction Protocol Towards Load-Invariant Physiology-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors affect patients' acceptability of BCIs for functional rehabilitation after stroke? A questionnaire study among 140 patients and a comparison with the general public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO Scientific Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’acceptabilité des interfaces cerveau-ordinateur en rééducation motrice post-AVC pour proposer des protocoles personnalisés en fonction du profil du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2023 - 38e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France. pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questionnaire to identify the links between athletes’ profiles and cognitive training practice: Heading for personalised neurofeedback procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of agency in neurofeedback performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting "Balancing Innovation and Translation" (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sonian Forest, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative vs explanatory neurofeedback: What is their impact on athletes' MI-NF performance and cognitive load?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale study on the general public to assess and model the acceptability of BCIs dedicated to motor rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brain patterns should we reinforce during BCI training procedures targeting motor imagery abilities? An experimental study on athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brain patterns should we reinforce during neurofeedback training procedures targeting motor imagery abilities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the acceptability to enhance the efficiency of stroke rehabilitation procedures based on brain-computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur "Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans-Méaudre en Vercors, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the role of beta activity in motor motivation: an EEG study of effort using neurofeedback and pupillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, L'Escandille, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI-BCI Performances correlate with subject-specific frequency band characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Research & Development for the Cybathlon BCI series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Audino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MI-BCI feedback for post-stroke and neurotypical people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling to predict/explain MI-BCI users' performances and their progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cortico - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational modelling to better understand and predict Mental-Imagery based BCI (MI-BCI) users' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2018 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Abilities Play a Major Role in BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Use Intelligent Tutoring Systems to Adapt MI-BCI Training to Each User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cognitive And Personality Profiles On Motor-Imagery Based Brain-Computer Interface-Controlling Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Psychophysiology (IOP2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un protocole pour induire du stress et le mesurer dans des signaux physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim Perdikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vourvopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, pp.7-1-7-51, 2026, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-5914-6ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving athletic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Segas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving athletic performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interaction and Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Santoianni, Gianluca Giannini, Alessandro Ciasullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Body, and Digital Brains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer Nature Switzerland, pp.141-156, 2024, Integrated Science, 978-3-031-58362-9. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58363-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : Humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Capa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCI challenge for the signal processing community: considering the user in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Machine Learning for Brain-Machine Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2018, 978-1-78561-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Traps! Design Guidelines for Rigorous BCI Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Debener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.1-33, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage humain pour les interfaces cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Fondements &amp; Méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding & Improving Mental-Imagery Based Brain-Computer Interface (Mi-Bci) User-Training : towards A New Generation Of Reliable, Efficient & Accessible Brain- Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology. Université de Bordeaux, 2016. English. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BORD0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01417606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based neurofeedback training procedures to improve or restore motor abilities: A user-centred approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université de Bordeaux, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05457982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HCI Meets Neurotechnologies: What You Should Know about Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. ACM Conference on Human Factors in Computing Systems (CHI 2017), Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors affect the acceptability of bcis for functional rehabilitation after stroke among patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität Graz, pp.179-184, 2024, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Jeunet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Research Scientist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging innovation and adoption: a mixed-methods investigation into stroke survivors' acceptability of brain-computer interface-based rehabilitation interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ae5ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical beta coherence provides a stronger non-invasive predictor of movement vigor than local beta power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey-Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-026-01985-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in cortical beta power predict motor control flexibility, not vigor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey--Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1041. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08465-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master classes of the tenth international brain–computer interface meeting: showcasing the research of BCI trainees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cernera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Gemicioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Berezutskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Csaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verwoert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (2), pp.022001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/adb335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feedback transparency on motor imagery neurofeedback performance: the contribution of agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.056029. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad7f88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the acceptability of BCIs for motor rehabilitation after stroke: a large scale study on the general public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2022.1082901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscious awareness of others’ actions during observational learning does not benefit motor skill performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dellu-Hagedorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ployart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113, pp.103553. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2023.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Brain-Computer Interfaces for Non-clinical (Home, Sports, Art, Entertainment, Education, Well-Being) Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nijholt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Contreras-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Väljamäe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2022.860619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should MI-BCI feature optimization include prior knowledge, and which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2033073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visuo-proprioceptive illusion of movement and motor imagery of the wrist on EEG cortical excitability among healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (9), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0256723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Neurofeedback for anxiety disorders and post-traumatic stress disorders: a blueprint for a promising brain based therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Micoulaud-Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychiatry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (12), pp.83. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11920-021-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of user training methods in brain computer interfaces based on mental tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/abca17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term BCI Training of a Tetraplegic User: Adaptive Riemannian Classifiers and User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Sadatnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Roc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.635653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Field Challenges for Cognitive Neuroergonomics in the Coming Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Gramann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Mckendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carryl L Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnrgo.2021.643969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should systematically assess, control and report somatosensory impairments in BCI-based motor rehabilitation after stroke studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus on the reporting and experimental design of clinical and cognitive-behavioural neurofeedback studies (CRED-nf checklist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Enriquez-Geppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Zotev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kymberly D Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.1674 - 1685. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Neurofeedback: a challenge for integrative clinical neurophysiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud Franchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport Psychology: Technologies Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2020.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using EEG-based brain computer interface and neurofeedback targeting sensorimotor rhythms to improve motor skills: Theoretical background, applications and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Mcgonigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG neurofeedback research A fertile ground for psychiatry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (3), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus cognitifs et neurophysiologiques sous-tendant l’apprentissage neurofeedback : le rôle de l’attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (3), pp.198. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2019.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning negative into positives! Exploiting &amp;quot;negative&amp;quot; results in Brain-Machine Interface (BMI) research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bougrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.178-189. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2019.1697143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recent BCI literature to deepen our understanding of clinical neurofeedback: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Batail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 378, pp.225-233. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Quantifying Users' Mental Imagery-based BCI skills: a first step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (4), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/aac577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Standard Brain-Computer Interface (BCI) Training Protocols Should be Changed: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jahanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in User-Training for Mental-Imagery Based BCI Control: Psychological and Cognitive Factors and their Neural Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental Imagery-Based BCI Performance from Personality, Cognitive Profile and Neurophysiological Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.23. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based workload estimation across affective contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pom Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaï Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise-Dependent Effects of Neurofeedback Design During Motor Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pachoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Segas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehedi Afankous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz Brain-Computer Interface Conference 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of neuronal engineering, Graz University of Technology, Sep 2026, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback to improve wakefulness maintenance ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEC 2024 - 5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of expertise during kinesthetic motor imagery: should we reward maximum SMR-ERD?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Grechukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha, Sensorimotor Rhythms and Beta Event-Related Desynchronisation during Kinesthetic Motor Imagery of experts and novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Grechukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Coudroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Sixième édition des Journées scientifiques du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain; Camille Jeunet; Valérie Marissens Cueva; Laëtitia Raison-Aubry; Sébastien Rimbert; Raphaëlle Roy, May 2024, Nancy, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional neurofeedback: A control condition complementary to sham?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2024 - 9th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback Performance Under Challenging Conditions: The Theta-agency Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2024 - 9th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et modélisation des facteurs influençant l'acceptabilité des Interfaces Cerveau-Ordinateur comme outil de rééducation motrice pour les personnes ayant la maladie de Parkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Delgado-Zabalza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Sixième édition des Journées scientifiques du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Bougrain; Camille Jeunet; Valérie Marissens Cueva; Laëtitia Raison-Aubry; Sébastien Rimbert; Raphaëlle Roy, May 2024, Nancy, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback training to improve wakefulness maintenance ability: a pilot study to develop cognitive strategies to overcome Excessive Daytime Sleepiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poeiti Abi-Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Monseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sleep Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rio de Janeiro, Brazil. pp.S77, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2023.11.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online tool to facilitate the assessment of BCI acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of BCI-based procedures for motor rehabilitation after stroke: A questionnaire study among patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées de COllectif pour la Recherche Transdisciplinaires sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORTICO, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying profiles of patients to personalise BCI-based procedures for motor rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Annual meeting de COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORTICO, May 2023, Paris, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Brain-Computer Interfaces and Neurofeedback acceptable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can feedback transparency improve Motor-Imagery BCI performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofeedback for improving motor performance: Downregulation of EEG beta-band activity can increase motor control flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Plantey--Veux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Acceptance of BCI-based Stroke Rehabilitation Procedures: Heading for Efficiently Personalised Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heading for motor imagery brain-computer interfaces (MI-BCIs) usable out-of-the-lab: Impact of dry electrode setup on classiﬁcation accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Casso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle N. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Neural Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual event, Italy. pp.690-693, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing The Relevance Of Neurophysiological Patterns To Predict Motor Imagery-based BCI Users' Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - IEEE International conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using neurophysiological predictors to predict MI-BCI users' performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eidan Tzdaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an optimization of the selection of a discriminative frequency algorithm for Motor-Imagery based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO days 2020 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are users' traits informative enough to predict/explain their mental-imagery based BCI performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Artificial Learning Companions for Mental Imagery-based Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2018 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762612v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a cognitive model of MI-BCI user training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Graz BCI Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online classification accuracy is a poor metric to study mental imagery-based bci user learning: an experimental demonstration and new metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mansencal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N 'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N 'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International BCI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Ability Training to Improve Mental Imagery based Brain-Computer Interface (MI-BCI) Performance: a Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved BCI based on Human Learning Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Winter Conference on Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, High1 Resort, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Mental-Imagery Based Brain-Computer Interface Performance from Psychometric Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">womENcourage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explanatory Feedback for User Training in Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems Man &amp; Cybernetics (IEEE SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training Users' Spatial Abilities to Improve Brain-Computer Interface Performance: A Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of Young Researchers in Cognitives Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Tactile Feedback for Motor-Imagery based Brain-Computer Interaction in a Multitasking Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Vi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Spelmezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.488-505, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22701-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can We Learn With Standard BCI Training Approaches? A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Cellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of a Mental and Social Stress Induction Protocol Towards Load-Invariant Physiology-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physiological Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors affect patients' acceptability of BCIs for functional rehabilitation after stroke? A questionnaire study among 140 patients and a comparison with the general public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO Scientific Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of agency in neurofeedback performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting "Balancing Innovation and Translation" (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sonian Forest, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluative vs explanatory neurofeedback: What is their impact on athletes' MI-NF performance and cognitive load?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l’acceptabilité des interfaces cerveau-ordinateur en rééducation motrice post-AVC pour proposer des protocoles personnalisés en fonction du profil du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2023 - 38e congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France. pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questionnaire to identify the links between athletes’ profiles and cognitive training practice: Heading for personalised neurofeedback procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale study on the general public to assess and model the acceptability of BCIs dedicated to motor rehabilitation after stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyam Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tadiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brain patterns should we reinforce during BCI training procedures targeting motor imagery abilities? An experimental study on athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléa Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the role of beta activity in motor motivation: an EEG study of effort using neurofeedback and pupillometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Pierrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, L'Escandille, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What brain patterns should we reinforce during neurofeedback training procedures targeting motor imagery abilities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Di Rienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the acceptability to enhance the efficiency of stroke rehabilitation procedures based on brain-computer interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur "Invasive and non invasive Brain-Computer Interfaces - A handshake over the cliff"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans-Méaudre en Vercors, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MI-BCI Performances correlate with subject-specific frequency band characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modelling to predict/explain MI-BCI users' performances and their progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cortico - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of MI-BCI feedback for post-stroke and neurotypical people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback (JJC-ICON’2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Research & Development for the Cybathlon BCI series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Appriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Audino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Graz Brain-Computer Interface Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using computational modelling to better understand and predict Mental-Imagery based BCI (MI-BCI) users' performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benaroch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CORTICO 2018 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Abilities Play a Major Role in BCI Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Use Intelligent Tutoring Systems to Adapt MI-BCI Training to Each User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger N'Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International BCI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Asilomar, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Cognitive And Personality Profiles On Motor-Imagery Based Brain-Computer Interface-Controlling Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress of Psychophysiology (IOP2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d'un protocole pour induire du stress et le mesurer dans des signaux physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving athletic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effie Segas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Guerrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving athletic performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafeim Perdikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vourvopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Esteves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, pp.7-1-7-51, 2026, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-5914-6ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interaction and Neuroergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Santoianni, Gianluca Giannini, Alessandro Ciasullo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mind, Body, and Digital Brains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer Nature Switzerland, pp.141-156, 2024, Integrated Science, 978-3-031-58362-9. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58363-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Capa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à contrôler une interface cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Jamal Daafouz; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le cyber-monde : Humain et numérique en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2020, 978-2-271-13459-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BCI challenge for the signal processing community: considering the user in the loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing and Machine Learning for Brain-Machine Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-33, 2018, 978-1-78561-398-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Traps! Design Guidelines for Rigorous BCI Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Debener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mattout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhold Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chang S. Nam; Anton Nijholt; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.1-33, 2018, 9781498773430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage humain pour les interfaces cerveau-ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard N'Kaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Interfaces Cerveau-Ordinateur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2016, Fondements &amp; Méthodes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies et handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding & Improving Mental-Imagery Based Brain-Computer Interface (Mi-Bci) User-Training : towards A New Generation Of Reliable, Efficient & Accessible Brain- Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology. Université de Bordeaux, 2016. English. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016BORD0221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01417606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG-based neurofeedback training procedures to improve or restore motor abilities: A user-centred approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet-Kelway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cognitive Sciences. Université de Bordeaux, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05457982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When HCI Meets Neurotechnologies: What You Should Know about Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mladenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. ACM Conference on Human Factors in Computing Systems (CHI 2017), Denver, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01418705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which factors affect the acceptability of bcis for functional rehabilitation after stroke among patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Izac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Graz Brain-Computer Interface Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Technischen Universität Graz, pp.179-184, 2024, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-99161-014-4-032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596914v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grevet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Izac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae5ea6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Plantey-Veux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Guerrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-026-01985-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Plantey--Veux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08465-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cernera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Gemicioglu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Berezutskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Csaky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verwoert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pierrieau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad7f88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893371v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tadiello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.1082901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ployart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103553" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nijholt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Contreras-Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander V&#228;ljam&#228;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2022.860619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benaroch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2033073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-021-01299-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Franc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abca17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Sadatnejad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Monseigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.635653" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gramann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mckendrick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carryl L Baldwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.643969" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Enriquez-Geppert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zotev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kymberly D Young" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Wood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102417" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.05.048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697143" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.068" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aac577" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.03.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302138v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177685v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143962" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006511v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pachoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Segas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Afankous" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Delgado-Zabalza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poeiti Abi-Saab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monseigne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.244" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Rossignol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grechukhin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Coudroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-082" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586940v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Rossignol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grechukhin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coudroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288958v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662740v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Casso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441410" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443847v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eidan Tzdaka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081767v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762612v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519476v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Teillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159146v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spelmezan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_36" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111843v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cellard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879966v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345813v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616202v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614065v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03270057v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433970v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Audino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088811v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879588v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540735v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Perdikis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vourvopoulos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteves" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-5914-6ch7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016321v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721871v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58363-6_10" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762573v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theiet.org/resources/books/control/brain-machine-interface.cfm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620186v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Debener" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0221" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-05457982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596914v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grevet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Izac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Py" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae5ea6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pierrieau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Plantey-Veux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Guerrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-026-01985-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Plantey--Veux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08465-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cernera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Gemicioglu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Berezutskaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Csaky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verwoert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/adb335" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Pierrieau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugueville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad7f88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893371v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyam Forge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tadiello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.1082901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dellu-Hagedorn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ployart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2023.103553" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nijholt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Contreras-Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander V&#228;ljam&#228;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2022.860619" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benaroch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dreyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2033073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Le Franc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256723" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-021-01299-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abca17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Sadatnejad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Appriou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Monseigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.635653" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Gramann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Mckendrick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carryl L Baldwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2021.643969" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Joseph" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102417" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Enriquez-Geppert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Zotev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kymberly D Young" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Wood" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.01.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919018v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.068" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094863v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.05.048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bougrain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2019.1697143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01728767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.03.013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846434v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aac577" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302138v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177685v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Subramanian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143962" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;hl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pachoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Segas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehedi Afankous" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04721899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poeiti Abi-Saab" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Rossignol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grechukhin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Coudroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-082" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586940v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Rossignol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grechukhin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coudroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615916v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Delgado-Zabalza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721841v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monseigne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.11.244" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610355v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Casso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441410" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971802v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eidan Tzdaka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081767v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111581v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762612v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341042v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Teillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162415v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schumacher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spelmezan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22701-6_36" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cellard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879966v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288956v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211660v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130198v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130256v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614065v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03270057v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095124v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Audino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088811v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879588v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016321v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourneret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Perdikis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vourvopoulos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteves" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-5914-6ch7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721871v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58363-6_10" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762573v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theiet.org/resources/books/control/brain-machine-interface.cfm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620186v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Debener" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mattout" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Scherer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414106v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02092400v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01417606v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0221" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-05457982v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/cel-01418705v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mladenovic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-99161-014-4-032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>