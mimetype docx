--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -100,425 +100,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage</w:t>
+                <w:t xml:space="preserve">Do (too many) elections depress participation? How the position, frequency and nature of domestic ballots affect turnout in European Parliament elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Haute</w:t>
+                <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Neihouser</w:t>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.549-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14651165241257779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248018v1</w:t>
+                <w:t xml:space="preserve">hal-05248011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do (too many) elections depress participation? How the position, frequency and nature of domestic ballots affect turnout in European Parliament elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.549-568. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14651165241257779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248011v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04610584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do (too many) elections depress participation? How the position, frequency and nature of domestic ballots affect turnout in European Parliament elections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briatte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14651165241257779⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 73 (2), pp.195-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04610584v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidentielle 2022 à Roubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -567,577 +567,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Access or Excess? Redefining the Boundaries of Transparency in the EU’s Decision-Making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les mobilisations pétitionnaires en ligne sur le survol de Bruxelles et de ses environs : du syndrome Nimby à l’effet foot-in-the-door</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Contamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politics and Governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17645/pag.v9i1.4291⟩</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Participations - Revue de sciences sociales sur la démocratie et la citoyenneté, 28, pp.81-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.028.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03186717v1</w:t>
+                <w:t xml:space="preserve">hal-03242850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations pétitionnaires en ligne sur le survol de Bruxelles et de ses environs : du syndrome Nimby à l’effet foot-in-the-door</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Léonard</w:t>
+                <w:t xml:space="preserve">Down with Covid: Patterns of Electoral Turnout in the 2020 French Local Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Paye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
+                <w:t xml:space="preserve">Giulia Sandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Participations - Revue de sciences sociales sur la démocratie et la citoyenneté, 28, pp.81-124. </w:t>
+              <w:t xml:space="preserve">Journal of Elections, Public Opinion and Parties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (sup1), pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.028.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17457289.2021.1924752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242850v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03284356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down with Covid: Patterns of Electoral Turnout in the 2020 French Local Elections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Haute</w:t>
+                <w:t xml:space="preserve">Editorial: Access or Excess? Redefining the Boundaries of Transparency in the EU’s Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giulia Sandri</w:t>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elections, Public Opinion and Parties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (sup1), pp.69-81. </w:t>
+              <w:t xml:space="preserve">Politics and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.221-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17457289.2021.1924752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17645/pag.v9i1.4291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03284356v1</w:t>
+                <w:t xml:space="preserve">halshs-03186717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I bend, indeed, but never break’: Formal rules and informal processes of candidate selection for European elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1354068818754602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671704v1</w:t>
+                <w:t xml:space="preserve">hal-04166462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I bend, indeed, but never break’: Formal rules and informal processes of candidate selection for European elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1354068818754602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166462v1</w:t>
+                <w:t xml:space="preserve">hal-03671704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose primaries? Grassroots’ views on candidate selection procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (2), pp.268-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1171,51 +1171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I bend, indeed, but never break’: Formal rules and informal processes of candidate selection for European elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1262,51 +1262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting Votes, Splitting Hairs? Rationale for Split-Ticket Voting at the Federal, Regional, and European Elections of May 2014 in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Willocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publius: The Journal of Federalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (4), pp.664-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,51 +1353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Citizens Want in Terms of Intra-Party Democracy: Popular Attitudes towards Alternative Candidate Selection Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie van Haute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1457,51 +1457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Same, same, but different. Assessing the politicisation of the European debate using a lexicometric study of the 2014 Euromanifestos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 55 (1), pp.60-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,51 +1535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien choisir pour mieux élire ? Une analyse des processus de sélection des candidats aux élections européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 48 (2), pp.202-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1658,51 +1658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motivations à la participation électorale des citoyens européens établis en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1753,51 +1753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter registration and electoral participation of non-French EU citizens in France: the case of the Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meredith Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Strudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le vote transnational. Usages électoraux de la citoyenneté de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and Political Participation of EU Mobile Citizens in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,77 +2051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Learn to Jest in Good Time’. The Effect of the Electoral Calendar on Turnout in European Parliament elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACES Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2146,64 +2146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holding the Unaccountable to Account? The Strategic and Partisan Motivations for the European Parliament’s Scrutiny of the ECB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UACES Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2228,90 +2228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Can't Get No Satisfaction.&amp;quot; Explaining Varying Turnout in EP Elections Through Satisfaction With National Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2381,77 +2381,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue - Access or Excess? Redefining the Boundaries of Transparency in the EU’s Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), pp.221-299, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2534,51 +2534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Druez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,1023 +2627,1114 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Realistic Call for Democratic Reform in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Do Voters Choose Badly? An Investigation of Citizen-Based Factors Explaining the Mass–Elite Preference Gap in European Parliament Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Democracy in Distress: Challenges and Opportunities in French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Promise of EU Democracy: Reconnecting European Citizens?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.101-122, 2026, 9780198891192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92213-8_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/9780191996191.003.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05321268v1</w:t>
+                <w:t xml:space="preserve">halshs-05607592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France as a Lens for Understanding Democratic Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Realistic Call for Democratic Reform in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Druez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élodie Druez; Frédéric Gonthier; Camille Kelbel; Nonna Mayer; Felix-Christopher von Nostitz; Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Democracy in Distress: Challenges and Opportunities in French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-23, 2025, French Politics, Society and Culture, 9783031922121. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.415-435, 2025, French Politics, Society and Culture, 978-3-031-92213-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92213-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92213-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302370v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘C‘est quand qu‘on va où ?’ Indécision et moment du choix de vote en 2022</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">France as a Lens for Understanding Democratic Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élodie Druez; Frédéric Gonthier; Camille Kelbel; Nonna Mayer; Felix-Christopher von Nostitz; Vincent Tiberj. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citoyens et partis après 2022. Éloignement, fragmentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Democracy in Distress: Challenges and Opportunities in French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-23, 2025, French Politics, Society and Culture, 9783031922121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92213-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04580725v1</w:t>
+                <w:t xml:space="preserve">hal-05302370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making a wor(l)d of difference? The National Front’s anti-pluralist stands and their evolution over time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">‘C‘est quand qu‘on va où ?’ Indécision et moment du choix de vote en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Populist Parties and Democratic Resilience: A Cross-National Analysis of Populist Parties’ Impact on Democratic Pluralism in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9781032218908</w:t>
+              <w:t xml:space="preserve">Citoyens et partis après 2022. Éloignement, fragmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.285-302, 2024, 978-2-13-086702-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124815v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04580725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie Interne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making a wor(l)d of difference? The National Front’s anti-pluralist stands and their evolution over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Bruylant. </w:t>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partis Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.541-596, 2023, Traité Larcier, 9782802767534</w:t>
+              <w:t xml:space="preserve">Populist Parties and Democratic Resilience: A Cross-National Analysis of Populist Parties’ Impact on Democratic Pluralism in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9781032218908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04362546v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2019 EP election in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Démocratie Interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Sandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessing the 2019 European Parliament Elections</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Partis Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.541-596, 2023, Traité Larcier, 9782802767534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671712v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04362546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-Order or Second Hand? The 2019 EP election in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Schüberl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessing the 2019 European Parliament Elections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9780367816926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2019 EP election in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575892v1</w:t>
+                <w:t xml:space="preserve">Tanja Schüberl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessing the 2019 European Parliament Elections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.132-148, 2020, 9780367816926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780367816926-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Nord, c’était les barons : évolution des forces politiques dans les Hauts-de-France à l’aune du premier tour du scrutin municipal de 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix-Christopher von Nostitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats des élections européennes de mai 2019 dans les États membres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02439952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3653,135 +3744,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on alternative institutional options to democratise and relegitimate the EU polity in the eyes of its citizens. An analysis of the congruence between MEPs and their voters on the EU political system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04575950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3928,51 +4019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241257779" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v9i1.4291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sandri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2021.1924752" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068818754602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Close" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-018-0086-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Willocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/publius/pjy014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie van Haute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032321716679424" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jadot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.055.0060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.048.0202" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Lombard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strudel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05302390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-92213-8#bibliographic-information" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05302370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04580725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Sch&#252;berl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367816926-13" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14651165241257779" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;onard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sandri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457289.2021.1924752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/pag.v9i1.4291" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068818754602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Close" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41269-018-0086-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Willocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/publius/pjy014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie van Haute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032321716679424" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jadot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.055.0060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.048.0202" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Lombard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Strudel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05302390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191996191.003.0008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-92213-8#bibliographic-information" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05302370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-04580725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04575892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Sch&#252;berl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367816926-13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>