--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -141,1970 +141,2100 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de recherche dans un contexte social en mutation. Comment appréhender l'impact du temps qui passe dans l'étude de la distance psychologique ?</w:t>
+                <w:t xml:space="preserve">Does psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111, pp.103000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2026.103000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150056v1</w:t>
+                <w:t xml:space="preserve">hal-05577892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norme descriptive, distance psychologique et conduites pro-environnementales : application à la problématique de la pollution due aux déchets plastiques</w:t>
+                <w:t xml:space="preserve">‘Limiting climate change’ or ‘finding substitutes’: How does action identification influence meat consumption reduction among young adults?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire ARPEnv</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214 ([Art. 108167]), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Going the distance”? The effects of a new method of proximizing climate change on perceived distance, risk perception, emotional response, and engagement in climate change mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446292v1</w:t>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 [art 115017], 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7620/ad8f96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évolution de l’approche dominante pour étudier les effets de la distance psychologique sur les comportements en faveur du climat</w:t>
+                <w:t xml:space="preserve">Vite, ça chauffe' : faut-il réduire la distance psychοlοgique au changement climatique pοur les écοgestes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...434 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. Normandie Université, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025NORMC014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain-Gaël Larcher</w:t>
-[...658 lines deleted...]
-                <w:t xml:space="preserve">hal-04455252v1</w:t>
+                <w:t xml:space="preserve">tel-05319668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Limiting climate change’ or ‘finding substitutes’: How does action identification influence meat consumption reduction among young adults?</w:t>
+                <w:t xml:space="preserve">Does the psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05113382v1</w:t>
+              <w:t xml:space="preserve">International conference of environmental psychology (ICEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environmental Psychology Division of the International Association for Applied Psychology (IAAP), Jun 2025, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Going the distance”? The effects of a new method of proximizing climate change on perceived distance, risk perception, emotional response, and engagement in climate change mitigation</w:t>
+                <w:t xml:space="preserve">Vers une évolution de l’approche dominante pour étudier les effets de la distance psychologique sur les comportements en faveur du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'étude : Psychologie politique - Directions présentes et futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie Politique (AFR-PsyPol), Sep 2025, [En distanciel], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire la distance psychologique au changement climatique : un levier pour l'adaptation, un frein pour l'atténuation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysio Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 82 études mais seulement 9 sans biais majeur » : quels constats et enjeux dans l’évaluation du risque de biais dans les méta-analyses en psychologie sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jul 2025, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emphasizing closeness to observable climate changes or virtually depicting future devastating ones? Both could enhance climate action, but not in the same way!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain-Gaël Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference Association People-Environment Studies, Jul 2024, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et Risques environnementaux. Questions de Temporalité et Leviers d'action pour Demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journée de l'École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Mar 2024, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing the psychological distance of climate change to promote mitigation: What if it depends on mitigation practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overcoming Obstacles to Climate Change Mitigation International and Interdisciplinary Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The interdisciplinary research project “Overcoming Obstacles and Disincentives to Climate Change Mitigation” (2o2cm), May 2024, Louvain-la Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyens ou raisons d’agir, l'efficacité de la proximisation du changement climatique sur la préférence et l'intention de consommer des produits non-carnés dépend-elle de la manière dont le comportement est identifié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sauver la planète ou manger plus de légumineuses ?” Étude de l’identification des raisons et des moyens de réduire sa consommation de viande pour mieux comprendre l’intention de le faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque Jeunes Chercheurs et Jeunes Chercheuses de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04774710v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petits » ou « grands » gestes pour l’environnement ? Mesurer la difficulté des écogestes pour mieux les appréhender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vite, ça chauffe' : faut-il réduire la distance psychοlοgique au changement climatique pοur les écοgestes ?</w:t>
+                <w:t xml:space="preserve">20 ans de recherche dans un contexte social en mutation. Comment appréhender l'impact du temps qui passe dans l'étude de la distance psychologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-05319668v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norme descriptive, distance psychologique et conduites pro-environnementales : application à la problématique de la pollution due aux déchets plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire ARPEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes (Université de Nantes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il faut faire vite, ça chauffe » : Distance psychologique, changement climatique et comportements écocitoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Demarque; Laurent Auzoult. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipation psychologique et représentations de l’avenir. Enjeux théoriques, méthodologiques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.67-94, 2022, 978-2-8047-2414-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mard.demar.2022.01.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2172,51 +2302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C4B0CA6"/>
+    <w:nsid w:val="2EB20597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2403,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-langlais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9772-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysio Jean-Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05319668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.demar.2022.01.0067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-langlais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9772-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.103000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05319668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysio Jean-Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.demar.2022.01.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>