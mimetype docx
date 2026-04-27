--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -254,51 +254,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 111, pp.103000. </w:t>
+              <w:t xml:space="preserve">, 2026, 111 (art. 103000), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2026.103000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -567,132 +567,238 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vite, ça chauffe' : faut-il réduire la distance psychοlοgique au changement climatique pοur les écοgestes ?</w:t>
+                <w:t xml:space="preserve">20 ans de recherche dans un contexte social en mutation. Comment appréhender l'impact du temps qui passe dans l'étude de la distance psychologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05319668v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norme descriptive, distance psychologique et conduites pro-environnementales : application à la problématique de la pollution due aux déchets plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire ARPEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes (Université de Nantes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -704,420 +810,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
+                <w:t xml:space="preserve">Vers une évolution de l’approche dominante pour étudier les effets de la distance psychologique sur les comportements en faveur du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of environmental psychology (ICEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Environmental Psychology Division of the International Association for Applied Psychology (IAAP), Jun 2025, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Psychologie politique - Directions présentes et futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie Politique (AFR-PsyPol), Sep 2025, [En distanciel], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149992v1</w:t>
+                <w:t xml:space="preserve">hal-05273733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évolution de l’approche dominante pour étudier les effets de la distance psychologique sur les comportements en faveur du climat</w:t>
+                <w:t xml:space="preserve">Réduire la distance psychologique au changement climatique : un levier pour l'adaptation, un frein pour l'atténuation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysio Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Psychologie politique - Directions présentes et futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie Politique (AFR-PsyPol), Sep 2025, [En distanciel], France</w:t>
+              <w:t xml:space="preserve">9ème Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273733v1</w:t>
+                <w:t xml:space="preserve">hal-05150009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire la distance psychologique au changement climatique : un levier pour l'adaptation, un frein pour l'atténuation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« 82 études mais seulement 9 sans biais majeur » : quels constats et enjeux dans l’évaluation du risque de biais dans les méta-analyses en psychologie sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lysio Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jul 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150009v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 82 études mais seulement 9 sans biais majeur » : quels constats et enjeux dans l’évaluation du risque de biais dans les méta-analyses en psychologie sociale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Langlais</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Jul 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">International conference of environmental psychology (ICEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environmental Psychology Division of the International Association for Applied Psychology (IAAP), Jun 2025, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144894v1</w:t>
+                <w:t xml:space="preserve">hal-05149992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emphasizing closeness to observable climate changes or virtually depicting future devastating ones? Both could enhance climate action, but not in the same way!</w:t>
               </w:r>
@@ -1507,256 +1613,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sauver la planète ou manger plus de légumineuses ?” Étude de l’identification des raisons et des moyens de réduire sa consommation de viande pour mieux comprendre l’intention de le faire</w:t>
+                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque Jeunes Chercheurs et Jeunes Chercheuses de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455175v1</w:t>
+                <w:t xml:space="preserve">hal-04455234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
+                <w:t xml:space="preserve">“Sauver la planète ou manger plus de légumineuses ?” Étude de l’identification des raisons et des moyens de réduire sa consommation de viande pour mieux comprendre l’intention de le faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque Jeunes Chercheurs et Jeunes Chercheuses de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455234v1</w:t>
+                <w:t xml:space="preserve">hal-04455175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Petits » ou « grands » gestes pour l’environnement ? Mesurer la difficulté des écogestes pour mieux les appréhender</w:t>
               </w:r>
@@ -1842,238 +1948,132 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de recherche dans un contexte social en mutation. Comment appréhender l'impact du temps qui passe dans l'étude de la distance psychologique ?</w:t>
+                <w:t xml:space="preserve">Vite, ça chauffe' : faut-il réduire la distance psychοlοgique au changement climatique pοur les écοgestes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. Normandie Université, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025NORMC014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150056v1</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04446292v1</w:t>
+                <w:t xml:space="preserve">tel-05319668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2302,51 +2302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EB20597"/>
+    <w:nsid w:val="71A7520F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-langlais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9772-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.103000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05319668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysio Jean-Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.demar.2022.01.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-langlais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9772-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.103000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysio Jean-Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05319668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.demar.2022.01.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>