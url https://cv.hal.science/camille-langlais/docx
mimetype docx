--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -567,1410 +567,1410 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans de recherche dans un contexte social en mutation. Comment appréhender l'impact du temps qui passe dans l'étude de la distance psychologique ?</w:t>
+                <w:t xml:space="preserve">Vers une évolution de l’approche dominante pour étudier les effets de la distance psychologique sur les comportements en faveur du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Psychologie politique - Directions présentes et futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone pour la Recherche en Psychologie Politique (AFR-PsyPol), Sep 2025, [En distanciel], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150056v1</w:t>
+                <w:t xml:space="preserve">hal-05273733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norme descriptive, distance psychologique et conduites pro-environnementales : application à la problématique de la pollution due aux déchets plastiques</w:t>
+                <w:t xml:space="preserve">Réduire la distance psychologique au changement climatique : un levier pour l'adaptation, un frein pour l'atténuation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysio Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire ARPEnv</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">9ème Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446292v1</w:t>
+                <w:t xml:space="preserve">hal-05150009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 82 études mais seulement 9 sans biais majeur » : quels constats et enjeux dans l’évaluation du risque de biais dans les méta-analyses en psychologie sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jul 2025, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the psychological distance to climate change affect climate action? Preregistered meta-analyses of correlational and experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference of environmental psychology (ICEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environmental Psychology Division of the International Association for Applied Psychology (IAAP), Jun 2025, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et Risques environnementaux. Questions de Temporalité et Leviers d'action pour Demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journée de l'École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Mar 2024, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emphasizing closeness to observable climate changes or virtually depicting future devastating ones? Both could enhance climate action, but not in the same way!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain-Gaël Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference Association People-Environment Studies, Jul 2024, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing the psychological distance of climate change to promote mitigation: What if it depends on mitigation practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overcoming Obstacles to Climate Change Mitigation International and Interdisciplinary Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The interdisciplinary research project “Overcoming Obstacles and Disincentives to Climate Change Mitigation” (2o2cm), May 2024, Louvain-la Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyens ou raisons d’agir, l'efficacité de la proximisation du changement climatique sur la préférence et l'intention de consommer des produits non-carnés dépend-elle de la manière dont le comportement est identifié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A combien de kilomètres et d'années de moi ? ” Vers une nouvelle méthode pour réduire la distance psychologique au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire de l’ARPEnV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnV), May 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Sauver la planète ou manger plus de légumineuses ?” Étude de l’identification des raisons et des moyens de réduire sa consommation de viande pour mieux comprendre l’intention de le faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mauduy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque Jeunes Chercheurs et Jeunes Chercheuses de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Petits » ou « grands » gestes pour l’environnement ? Mesurer la difficulté des écogestes pour mieux les appréhender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS), Jul 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évolution de l’approche dominante pour étudier les effets de la distance psychologique sur les comportements en faveur du climat</w:t>
+                <w:t xml:space="preserve">20 ans de recherche dans un contexte social en mutation. Comment appréhender l'impact du temps qui passe dans l'étude de la distance psychologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauduy Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Psychologie politique - Directions présentes et futures</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05273733v1</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : De la réflexion méthodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire la distance psychologique au changement climatique : un levier pour l'adaptation, un frein pour l'atténuation ?</w:t>
+                <w:t xml:space="preserve">Norme descriptive, distance psychologique et conduites pro-environnementales : application à la problématique de la pollution due aux déchets plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Langlais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lysio Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
-[...918 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Colloque Interdisciplinaire ARPEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nantes (Université de Nantes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rasset</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-04455252v1</w:t>
+                <w:t xml:space="preserve">hal-04446292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2302,51 +2302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71A7520F"/>
+    <w:nsid w:val="B110F8B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-langlais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9772-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.103000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysio Jean-Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05319668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.demar.2022.01.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-langlais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-9772-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.103000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05113382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauduy Maxime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Moal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108167" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7620/ad8f96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysio Jean-Charles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05149992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04526870v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rasset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04446292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05319668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448690v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mard.demar.2022.01.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>