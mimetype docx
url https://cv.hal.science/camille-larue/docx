--- v0 (2026-03-23)
+++ v1 (2026-04-18)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t>
+                <w:t xml:space="preserve">Fine-tuning protocols for accurate study of nanoparticle adhesion and uptake after foliar deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moura</w:t>
+                <w:t xml:space="preserve">Mickael Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chapeau</w:t>
+                <w:t xml:space="preserve">Ilan Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+                <w:t xml:space="preserve">Aude Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vivant</w:t>
+                <w:t xml:space="preserve">Françoise Maubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.100568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515154v1</w:t>
+                <w:t xml:space="preserve">hal-05344271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning protocols for accurate study of nanoparticle adhesion and uptake after foliar deposition</w:t>
+                <w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Wagner</w:t>
+                <w:t xml:space="preserve">Thomas Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Minerva</w:t>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Calas</w:t>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Maubé</w:t>
+                <w:t xml:space="preserve">Marion Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.100568. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344271v1</w:t>
+                <w:t xml:space="preserve">hal-05515154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating Nano-Cu interactions in grapevine leaves: formulation-dependent foliar affinity, uptake, and leaf persistence overtime</w:t>
               </w:r>
@@ -1142,585 +1142,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review on the impacts of nanoplastics and microplastics on aquatic and terrestrial photosynthetic organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of response of four crop species exposed to carbon nanotube contamination in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Manent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Del Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.129854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202005834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373004v1</w:t>
+                <w:t xml:space="preserve">hal-03153222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting-edge spectroscopy techniques highlight toxicity mechanisms of copper oxide nanoparticles in the aquatic plant $Myriophyllum\ spicatum$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical review on the impacts of nanoplastics and microplastics on aquatic and terrestrial photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
+                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Elger</w:t>
+                <w:t xml:space="preserve">Ana Elena Pradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Azéma</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Del Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150001⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202005834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03335134v1</w:t>
+                <w:t xml:space="preserve">hal-03373004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier Transform InfraRed spectroscopy contribution to disentangle nanomaterial (DWCNT, TiO 2 ) impacts on tomato plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutting-edge spectroscopy techniques highlight toxicity mechanisms of copper oxide nanoparticles in the aquatic plant $Myriophyllum\ spicatum$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Liné</w:t>
+                <w:t xml:space="preserve">Céline Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Reyes-Herrera</w:t>
+                <w:t xml:space="preserve">Hiram Castillo Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansi Bakshi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costa</w:t>
+                <w:t xml:space="preserve">Suzy Surble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1EN00455G⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 803, pp.150001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372967v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03335134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of response of four crop species exposed to carbon nanotube contamination in soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Fourier Transform InfraRed spectroscopy contribution to disentangle nanomaterial (DWCNT, TiO 2 ) impacts on tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Reyes-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Manent</w:t>
+                <w:t xml:space="preserve">Mansi Bakshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Wolinski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 274, pp.129854. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.2920-2931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1EN00455G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153222v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypes of the aquatic plant Myriophyllum spicatum with different growth strategies show contrasting sensitivities to copper contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gryta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245, pp.125552. </w:t>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2208,51 +2208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental variations mediate duckweed (Lemna minor L.) sensitivity to copper exposure through phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Elger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (14), pp.14106-14115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2338,64 +2338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impacts of sewage sludge amendment containing nano-TiO2 on tomato plants: A life cycle study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansi Bakshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Bedolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,51 +2472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does intraspecific variability matter in ecological risk assessment? Investigation of genotypic variations in three macrophyte species exposed to copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Roubeau Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-34. </w:t>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and Ecotoxicity of Titanium Dioxide Nanoparticles in Terrestrial and Aquatic Ecosystems: A Microcosm Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cadarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,598 +3136,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01720395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical review on the use of synchrotron based micro- and nano- X-ray fluorescence mapping and X-ray absorption spectroscopy to investigate the interactions between plants and engineered nanomaterials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
+                <w:t xml:space="preserve">Medicago truncatula Zinc-Iron Permease6 provides zinc to rhizobia-infected nodule cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidro Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cotte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ángela Saéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Castro-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamín Rodríguez-Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.07.018⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (11), pp.2706-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325108v1</w:t>
+                <w:t xml:space="preserve">hal-02325072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de nanomatériaux dans les chaines alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01624613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiolated Seedling Development Requires Repression of Photomorphogenesis by a Small Cell-Wall-Derived Dark Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Sinclair</w:t>
+                <w:t xml:space="preserve">Practical review on the use of synchrotron based micro- and nano- X-ray fluorescence mapping and X-ray absorption spectroscopy to investigate the interactions between plants and engineered nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Bonk</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asif Khan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (22), pp.3403-3418.e7. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.13 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.09.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325060v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes: Impacts and behaviour in the terrestrial ecosystem - A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Liné</w:t>
+                <w:t xml:space="preserve">Etiolated Seedling Development Requires Repression of Photomorphogenesis by a Small Cell-Wall-Derived Dark Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.07.089⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (22), pp.3403-3418.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670236v1</w:t>
+                <w:t xml:space="preserve">hal-02325060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula Zinc-Iron Permease6 provides zinc to rhizobia-infected nodule cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon nanotubes: Impacts and behaviour in the terrestrial ecosystem - A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (11), pp.2706-2719. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 123, pp. 767-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325072v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother-plant-mediated pumping of zinc into the developing seed</w:t>
               </w:r>
@@ -4109,307 +4109,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of pristine TiO2 nanoparticles and aged paint-containing TiO2 nanoparticles in lettuce crop after foliar exposure</w:t>
+                <w:t xml:space="preserve">Foliar exposure of the crop Lactuca sativa to silver nanoparticles: Evidence for internalization and changes in Ag speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
+                <w:t xml:space="preserve">Sarah Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 273, pp.17-26. </w:t>
+              <w:t xml:space="preserve">, 2014, 264, pp.98-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325207v1</w:t>
+                <w:t xml:space="preserve">hal-01974700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar exposure of the crop Lactuca sativa to silver nanoparticles: Evidence for internalization and changes in Ag speciation</w:t>
+                <w:t xml:space="preserve">Fate of pristine TiO2 nanoparticles and aged paint-containing TiO2 nanoparticles in lettuce crop after foliar exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bureau</w:t>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 264, pp.98-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.10.053⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 273, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01974700v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of negative bias temperature instability on the single-event upset threshold of a 65 nm SRAM cell</w:t>
               </w:r>
@@ -4803,1138 +4803,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of uranium speciation on its accumulation and translocation in three plant species oilseed rape, sunflower and wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation, translocation and impact of TiO2 nanoparticles in wheat (Triticum aestivum spp.): Influence of diameter and crystal phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Mariet</w:t>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brisset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hicham Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 431, pp.197-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.04.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651406v1</w:t>
+                <w:t xml:space="preserve">hal-02325317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of uranium in plants upon root accumulation and root-to-shoot translocation: A XAS and TEM study</w:t>
+                <w:t xml:space="preserve">Influence of uranium speciation on its accumulation and translocation in three plant species oilseed rape, sunflower and wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Llorens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneaud</w:t>
+                <w:t xml:space="preserve">François Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77, pp.87-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 77, pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651476v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Uptake and Impact of TiO 2 Nanoparticles in Wheat and Rapeseed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speciation of uranium in plants upon root accumulation and root-to-shoot translocation: A XAS and TEM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Veronesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Jouneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15287394.2012.689800⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325527v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of multi-walled carbon nanotube uptake in wheat and rapeseed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Larue</w:t>
+                <w:t xml:space="preserve">Comparative Uptake and Impact of TiO 2 Nanoparticles in Wheat and Rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Jaillard</w:t>
+                <w:t xml:space="preserve">Suzy Surblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.05.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (13-15), pp.722-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2012.689800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755566v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation, translocation and impact of TiO2 nanoparticles in wheat (Triticum aestivum spp.): Influence of diameter and crystal phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of multi-walled carbon nanotube uptake in wheat and rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Georgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 431, pp.197-208. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.04.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325317v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D knife-edge characterization of two-photon absorption volume in silicon for integrated circuit testing</w:t>
+                <w:t xml:space="preserve">Investigation on the SEL Sensitive Depth of an SRAM Using Linear and Two-Photon Absorption Laser Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emeric Faraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kai Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (6), pp.2637 - 2643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2172222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667432v1</w:t>
+                <w:t xml:space="preserve">hal-00667336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of titanium dioxide nanoparticles toxicity and uptake by plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D knife-edge characterization of two-photon absorption volume in silicon for integrated circuit testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Faraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (23), pp.22594-22599</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325710v1</w:t>
+                <w:t xml:space="preserve">hal-00667432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the SEL Sensitive Depth of an SRAM Using Linear and Two-Photon Absorption Laser Testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of titanium dioxide nanoparticles toxicity and uptake by plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darracq</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (6), pp.2637 - 2643. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 304, pp.012057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2172222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/304/1/012057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667336v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depollution potential of three macrophytes: Exudated, wall-bound and intracellular peroxidase activities plus intracellular phenol concentrations</w:t>
               </w:r>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6456,286 +6456,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; NM released from façade coating in crop plants: impact for the plant and mechanisms at the microscopic and molecular scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Short-Term NBTI Effect on the Single-Event Upset Sensitivity of a 65nm SRAM using Two-Photon Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Castillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sobanska</w:t>
+                <w:t xml:space="preserve">El Moukthari Issam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cécillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Legros</w:t>
+                <w:t xml:space="preserve">Dean Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomateriels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063271v1</w:t>
+                <w:t xml:space="preserve">hal-01091193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Short-Term NBTI Effect on the Single-Event Upset Sensitivity of a 65nm SRAM using Two-Photon Absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; NM released from façade coating in crop plants: impact for the plant and mechanisms at the microscopic and molecular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Moukthari Issam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Larue</w:t>
+                <w:t xml:space="preserve">M. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Lewis</w:t>
+                <w:t xml:space="preserve">L. Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on the Environmental Effects of Nanoparticles and Nanomateriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091193v1</w:t>
+                <w:t xml:space="preserve">hal-01063271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Single Event Burnout sensitive volume of vertical power MOSFETs using the laser Two-Photon Absorption technique</w:t>
               </w:r>
@@ -6760,51 +6760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogaye Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7006,104 +7006,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosafe2010: International Conference on Safe Production and Use of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Grenoble, France. pp.012057, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/304/1/012057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659367v1</w:t>
@@ -7166,51 +7166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayne-Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual VM Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A194-A194, </w:t>
@@ -7689,51 +7689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFA.2025.139352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Minerva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100568" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salvador" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Miranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Fidalgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00322A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00195h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret D Bland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C R Miranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.02.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Real" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202005834" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Az&#233;ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes-Herrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bakshi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00455G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Manent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129854" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125552" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivana Escudero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric del Sastre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tejada-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01780" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Escudero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosa-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/630699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2019.31.1.29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bedolla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jos&#233; Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm8155" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salvagnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baqu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02970" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00386f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baratange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.264" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325108v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.07.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01624613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinclair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Khan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.063" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.089" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Sa&#233;z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Rodr&#237;guez-Haas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Irene Olsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thulin Osterberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hoffmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Smulders" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Vanoirbeek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.07.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.03.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974700v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.10.053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W781T8XH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam El Moukhtari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTC848BD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Mcmorrow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Khachatrian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.-H. Roche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey H. Warner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Buchner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2290307" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2231437" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0D59RJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNCZ3NW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2012.689800" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Czarny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.05.033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWGS8HS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325317v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.073" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CKQLMVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667432v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Morisset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Faraud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin-Boime" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flank" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/304/1/012057" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172222" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C.W. Locke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Southern" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Davis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.039990" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.283" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castillo-Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063271v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukthari Issam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937408" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Mbaye" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourguignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450367v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon-Dekers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-Lhermitte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3ZBX3KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00765312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0065" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFA.2025.139352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Minerva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salvador" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Miranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Fidalgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00322A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00195h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret D Bland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C R Miranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.02.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Manent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Real" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202005834" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Az&#233;ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes-Herrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bakshi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00455G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125552" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivana Escudero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric del Sastre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tejada-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01780" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Escudero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosa-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/630699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2019.31.1.29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bedolla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jos&#233; Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm8155" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salvagnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baqu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02970" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00386f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baratange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.264" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Sa&#233;z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Rodr&#237;guez-Haas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01624613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinclair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Khan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.063" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.089" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Irene Olsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thulin Osterberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hoffmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Smulders" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Vanoirbeek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.07.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.10.053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W781T8XH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.03.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam El Moukhtari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTC848BD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Mcmorrow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Khachatrian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.-H. Roche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey H. Warner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Buchner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2290307" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2231437" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CKQLMVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0D59RJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNCZ3NW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2012.689800" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755566v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Czarny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.05.033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWGS8HS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Faraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Morisset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin-Boime" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flank" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/304/1/012057" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C.W. Locke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Southern" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Davis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.039990" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.283" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castillo-Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukthari Issam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937408" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Mbaye" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourguignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450367v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon-Dekers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-Lhermitte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3ZBX3KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00765312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0065" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>