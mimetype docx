--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning protocols for accurate study of nanoparticle adhesion and uptake after foliar deposition</w:t>
+                <w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Wagner</w:t>
+                <w:t xml:space="preserve">Thomas Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Minerva</w:t>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Calas</w:t>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Maubé</w:t>
+                <w:t xml:space="preserve">Marion Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.100568. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344271v1</w:t>
+                <w:t xml:space="preserve">hal-05515154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial formulations of copper-based conventional and nano-formulated pesticides affect chironomid-associated microbiota and hosts traits</w:t>
+                <w:t xml:space="preserve">Fine-tuning protocols for accurate study of nanoparticle adhesion and uptake after foliar deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moura</w:t>
+                <w:t xml:space="preserve">Mickael Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chapeau</w:t>
+                <w:t xml:space="preserve">Ilan Minerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+                <w:t xml:space="preserve">Aude Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vivant</w:t>
+                <w:t xml:space="preserve">Françoise Maubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 499, pp.140294. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.100568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2025.100568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515154v1</w:t>
+                <w:t xml:space="preserve">hal-05344271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating Nano-Cu interactions in grapevine leaves: formulation-dependent foliar affinity, uptake, and leaf persistence overtime</w:t>
               </w:r>
@@ -3270,226 +3270,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de nanomatériaux dans les chaines alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical review on the use of synchrotron based micro- and nano- X-ray fluorescence mapping and X-ray absorption spectroscopy to investigate the interactions between plants and engineered nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Elena Pradas del Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.13 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01624613v1</w:t>
+                <w:t xml:space="preserve">hal-02325108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical review on the use of synchrotron based micro- and nano- X-ray fluorescence mapping and X-ray absorption spectroscopy to investigate the interactions between plants and engineered nanomaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert de nanomatériaux dans les chaines alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2016.07.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325108v1</w:t>
+                <w:t xml:space="preserve">anses-01624613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiolated Seedling Development Requires Repression of Photomorphogenesis by a Small Cell-Wall-Derived Dark Signal</w:t>
               </w:r>
@@ -4949,319 +4949,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of uranium speciation on its accumulation and translocation in three plant species oilseed rape, sunflower and wheat</w:t>
+                <w:t xml:space="preserve">Speciation of uranium in plants upon root accumulation and root-to-shoot translocation: A XAS and TEM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Mariet</w:t>
+                <w:t xml:space="preserve">Isabelle Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brisset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hicham Khodja</w:t>
+                <w:t xml:space="preserve">Danielle Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77, pp.96-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.007⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 77, pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651406v1</w:t>
+                <w:t xml:space="preserve">hal-00651476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of uranium in plants upon root accumulation and root-to-shoot translocation: A XAS and TEM study</w:t>
+                <w:t xml:space="preserve">Influence of uranium speciation on its accumulation and translocation in three plant species oilseed rape, sunflower and wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Jaillard</w:t>
+                <w:t xml:space="preserve">Clarisse Mariet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Jouneaud</w:t>
+                <w:t xml:space="preserve">François Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77, pp.87-95. </w:t>
+              <w:t xml:space="preserve">, 2012, 77, pp.96-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651476v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Uptake and Impact of TiO 2 Nanoparticles in Wheat and Rapeseed</w:t>
               </w:r>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7689,51 +7689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFA.2025.139352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Minerva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salvador" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Miranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Fidalgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00322A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00195h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret D Bland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C R Miranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.02.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Manent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Real" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202005834" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Az&#233;ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes-Herrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bakshi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00455G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125552" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivana Escudero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric del Sastre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tejada-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01780" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Escudero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosa-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/630699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2019.31.1.29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bedolla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jos&#233; Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm8155" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salvagnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baqu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02970" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00386f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baratange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.264" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Sa&#233;z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Rodr&#237;guez-Haas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01624613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinclair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Khan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.063" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.089" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Irene Olsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thulin Osterberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hoffmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Smulders" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Vanoirbeek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.07.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.10.053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W781T8XH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.03.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam El Moukhtari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTC848BD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Mcmorrow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Khachatrian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.-H. Roche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey H. Warner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Buchner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2290307" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2231437" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CKQLMVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651406v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0D59RJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNCZ3NW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2012.689800" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755566v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Czarny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.05.033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWGS8HS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Faraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Morisset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin-Boime" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flank" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/304/1/012057" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C.W. Locke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Southern" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Davis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.039990" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.283" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castillo-Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukthari Issam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937408" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Mbaye" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourguignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450367v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon-Dekers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-Lhermitte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3ZBX3KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00765312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0065" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wazne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan L&#233;gnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.COLSURFA.2025.139352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vivant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Minerva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2025.100568" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salvador" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Miranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Fidalgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00322A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4en00195h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garret D Bland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C R Miranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c08723" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.02.047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Manent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Wolinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Real" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202005834" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03335134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Az&#233;ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reyes-Herrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Bakshi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1EN00455G" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125552" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997879v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivana Escudero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric del Sastre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tejada-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01780" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Escudero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rosa-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Quintana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/630699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2019.31.1.29" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02147227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamaze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04630-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bedolla" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jos&#233; Stein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Evariste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Gauthier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-nm8155" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salvagnac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baqu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02970" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00386f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01720395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baratange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surble" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.264" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325072v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Sa&#233;z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Rodr&#237;guez-Haas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2016.07.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01624613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinclair" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Khan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.09.063" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.089" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Irene Olsen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Thulin Osterberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hoffmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Stein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.03.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Smulders" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Vanoirbeek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.07.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974700v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.10.053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W781T8XH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.03.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam El Moukhtari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTC848BD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Mcmorrow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Khachatrian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.-H. Roche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey H. Warner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Buchner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2290307" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880480v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2231437" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.04.073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CKQLMVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651476v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKNCZ3NW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.11.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV0D59RJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2012.689800" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755566v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Czarny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georgin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.05.033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWGS8HS3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667336v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Faraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2172222" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Morisset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325710v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin-Boime" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flank" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/304/1/012057" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runying Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;vy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gould" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C.W. Locke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Southern" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Davis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.039990" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chapeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.283" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castillo-Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bureau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moukthari Issam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937408" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772102v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogaye Mbaye" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131350" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779409v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourguignon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Flank" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450367v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon-Dekers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-Lhermitte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3ZBX3KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/332/9782759240838/pollution-plastique-la-biodiversite-menacee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00765312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AGPT0065" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>