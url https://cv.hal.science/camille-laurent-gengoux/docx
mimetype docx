--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1206,677 +1206,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The holonomy of a singular leaf</w:t>
+                <w:t xml:space="preserve">Lie-Rinehart algebras ≃ Acyclic Lie ∞-algebroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonid Ryvkin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00029-021-00753-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 594, pp.1-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2021.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669113v1</w:t>
+                <w:t xml:space="preserve">hal-03462506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular class of Lie $\infty$-algebroids and adjoint representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Caseiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Geom.Mech.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.273-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/jgm.2022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie-Rinehart algebras ≃ Acyclic Lie ∞-algebroids</w:t>
+                <w:t xml:space="preserve">The holonomy of a singular leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruben Louis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Ryvkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 594, pp.1-53. </w:t>
+              <w:t xml:space="preserve">Selecta Mathematica (New Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2021.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00029-021-00753-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462506v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinis morphismes de Leibniz pour les crochets dérivés</w:t>
+                <w:t xml:space="preserve">Poincaré–Birkhoff–Witt isomorphisms and Kapranov dg-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Masmoudi</w:t>
+                <w:t xml:space="preserve">Mathieu Stiénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/afst.1664⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 387, pp.107792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2021.107792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462508v1</w:t>
+                <w:t xml:space="preserve">hal-03462507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability of the heat equation, geometric constants in control theory, and a conjecture of Luc Miller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Laurent</w:t>
+                <w:t xml:space="preserve">Infinis morphismes de Leibniz pour les crochets dérivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Léautaud</w:t>
+                <w:t xml:space="preserve">Mohsen Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.355-423. </w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/apde.2021.14.355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/afst.1664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206393v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neighborhood of a singular leaf</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonid Ryvkin</w:t>
+                <w:t xml:space="preserve">Observability of the heat equation, geometric constants in control theory, and a conjecture of Luc Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Léautaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jep.165⟩</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.355-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2021.14.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462509v1</w:t>
+                <w:t xml:space="preserve">hal-03206393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré–Birkhoff–Witt isomorphisms and Kapranov dg-manifolds</w:t>
+                <w:t xml:space="preserve">The neighborhood of a singular leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ping Xu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Ryvkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 387, pp.107792. </w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.1037-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2021.107792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jep.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462507v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie rackoids integrating Courant algebroids</w:t>
               </w:r>
@@ -2838,421 +2838,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohomological framework for homotopy moment maps</w:t>
+                <w:t xml:space="preserve">Nijenhuis forms on $L_\infty$-algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Frégier</w:t>
+                <w:t xml:space="preserve">Jawad Mohammad Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zambon</w:t>
+                <w:t xml:space="preserve">Joana Nunes da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 97, pp.119-132. </w:t>
+              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.69-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomphys.2015.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174953v1</w:t>
+                <w:t xml:space="preserve">hal-01285614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobi structures in supergeometric formalism</w:t>
+                <w:t xml:space="preserve">A cohomological framework for homotopy moment maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Antunes</w:t>
+                <w:t xml:space="preserve">Yaël Frégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 61 (11), pp.2254-2266</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 97, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomphys.2015.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096575v1</w:t>
+                <w:t xml:space="preserve">hal-03174953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme semi-locale des feuilletages legendriens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saâdi Benabbés</w:t>
+                <w:t xml:space="preserve">Jacobi structures in supergeometric formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zobida Souici-Benhammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (11), pp.2254-2266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285626v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nijenhuis forms on $L_\infty$-algebras</w:t>
+                <w:t xml:space="preserve">Forme semi-locale des feuilletages legendriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Mohammad Azimi</w:t>
+                <w:t xml:space="preserve">Saâdi Benabbés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Nunes da Costa</w:t>
+                <w:t xml:space="preserve">Zobida Souici-Benhammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential Geometry and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38, pp.69-113. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (11), pp.1011-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.difgeo.2014.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285614v1</w:t>
+                <w:t xml:space="preserve">hal-01285626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hom-Lie algebroids</w:t>
               </w:r>
@@ -3420,77 +3420,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchies and compatibility on Courant algebroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Nunes da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261 (1), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3550,51 +3550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Iglesias-Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (3), pp.681-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3641,64 +3641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential map and L∞ algebra associated to a Lie pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stiénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.817-821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3723,51 +3723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, function, and prognostic value of cytotoxic T lymphocytes in follicular lymphoma: a 3-D tissue-imaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4065,51 +4065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted K-theory of differentiable stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4474,51 +4474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The holonomy Lie $\infty$-groupoid of a singular foliation I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4699,51 +4699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinis morphismes de Leibniz pour les crochets dérivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4774,64 +4774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapranov DG-manifolds and Poincar{\'e}--Birkhoff--Witt isomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stiénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5019,252 +5019,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative unique continuation for operators with partially analytic coefficients. Application to approximate control for waves.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Léautaud</w:t>
+                <w:t xml:space="preserve">Cotangent paths as coisotropic subsets for local functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163510v1</w:t>
+                <w:t xml:space="preserve">hal-01285645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant connections and PBW theorem for Lie groupoid pairs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Voglaire</w:t>
+                <w:t xml:space="preserve">Quantitative unique continuation for operators with partially analytic coefficients. Application to approximate control for waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Léautaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285656v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotangent paths as coisotropic subsets for local functions</w:t>
+                <w:t xml:space="preserve">Invariant connections and PBW theorem for Lie groupoid pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laurent-Gengoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Voglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Turki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01285645v1</w:t>
+                <w:t xml:space="preserve">hal-01285656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action-angle coordinates for integrable systems on Poisson manifolds</w:t>
               </w:r>
@@ -5428,51 +5428,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="181C248A"/>
+    <w:nsid w:val="5F6F5B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5576,51 +5576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B356596C"/>
+    <w:nsid w:val="A5AC0435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5724,51 +5724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12872010"/>
+    <w:nsid w:val="AEE6D022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5872,51 +5872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="654DA42C"/>
+    <w:nsid w:val="0337FEAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6020,51 +6020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3D64B2E6"/>
+    <w:nsid w:val="1DF63D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6168,51 +6168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C0070334"/>
+    <w:nsid w:val="B11A643E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6316,51 +6316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="86F505D7"/>
+    <w:nsid w:val="408E4F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6464,51 +6464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="518BD17E"/>
+    <w:nsid w:val="BE577ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6612,51 +6612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A3ABA0FE"/>
+    <w:nsid w:val="2462D477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6760,51 +6760,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D170766D"/>
+    <w:nsid w:val="7963A918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7018,51 +7018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cosserat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Salnikov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865231217096" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kotov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2023.104908" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445074v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Ryvkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03669113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-021-00753-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caseiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2022008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2021.11.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Masmoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1664" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03206393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;autaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.355" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sti&#233;non" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.107792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wagemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-019-09697-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strobl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2020v25.1571-1652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Voglaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2019.303.605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pericart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fabiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coppo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1486950" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Loja Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Vanhaecke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2018.v16.n3.a3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654120v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Dang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Rejzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.06.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4691Q7S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Teles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2017.06.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-016-9507-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fr&#233;gier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zambon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2015.07.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;di Benabb&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zobida Souici-Benhammadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.08.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285614v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Mohammad Azimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nunes da Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2014.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2013.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Miranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-013-0008-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2013.261.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iglesias-Ponte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/315" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina M&#252;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Do" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Saati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-345777" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Kosmann-Schwarzbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Weinstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-008-9032-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112323v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-007-9098-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosserat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ryvkin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pichereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31090-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010954v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lassoued" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285656v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285645v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Turki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292398v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cosserat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Salnikov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865231217096" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kotov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2023.104908" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445074v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Ryvkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2021.11.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Caseiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2022008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03669113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-021-00753-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sti&#233;non" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2021.107792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Masmoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1664" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03206393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;autaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wagemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-019-09697-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strobl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25537/dm.2020v25.1571-1652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Voglaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2019.303.605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pericart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Fabiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coppo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1486950" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Loja Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Vanhaecke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2018.v16.n3.a3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654120v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Dang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Rejzner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Loschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2017.06.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4691Q7S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Teles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2017.06.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-016-9507-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Mohammad Azimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nunes da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2014.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Fr&#233;gier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zambon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2015.07.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antunes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;di Benabb&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zobida Souici-Benhammadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.08.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2013.02.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Miranda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-013-0008-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2013.261.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Iglesias-Ponte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/315" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina M&#252;ller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Do" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Saati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-345777" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Kosmann-Schwarzbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Weinstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00031-008-9032-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112323v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-007-9098-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104608v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cosserat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent-Gengoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ryvkin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pichereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31090-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010954v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lassoued" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Turki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292398v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>