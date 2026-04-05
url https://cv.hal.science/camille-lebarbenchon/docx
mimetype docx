--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -364,291 +364,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of individual and population heterogeneity in shaping dynamics of multi-pathogen shedding in an island endemic bat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limited or No Serologic Evidence for Reunion Harrier (Circus maillardi) Exposure to Avian Influenza Virus, West Nile Virus, and Infectious Bronchitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierrick Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Augiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013334⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/jwd-d-24-00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193003v1</w:t>
+                <w:t xml:space="preserve">hal-05389925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited or No Serologic Evidence for Reunion Harrier (Circus maillardi) Exposure to Avian Influenza Virus, West Nile Virus, and Infectious Bronchitis Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of individual and population heterogeneity in shaping dynamics of multi-pathogen shedding in an island endemic bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Augiron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (2), </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/jwd-d-24-00167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389925v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High astrovirus diversity in an endemic bat species suggests multiple spillovers from synanthropic rodents and birds</w:t>
               </w:r>
@@ -1398,563 +1398,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus shedding in New Zealand bats: insights and future perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Tortosa</w:t>
+                <w:t xml:space="preserve">Solenn Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Mcinnes</w:t>
+                <w:t xml:space="preserve">Chris Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin O'Donnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Gomard</w:t>
+                <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20417/nzjecol.47.3556⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.230600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335518v1</w:t>
+                <w:t xml:space="preserve">hal-04426090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+                <w:t xml:space="preserve">Coronavirus shedding in New Zealand bats: insights and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Mcinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Boucher</w:t>
+                <w:t xml:space="preserve">Colin O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Feare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+                <w:t xml:space="preserve">Moira Pryde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Larose</w:t>
+                <w:t xml:space="preserve">Yann Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (10), pp.230600. </w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.3556-3562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20417/nzjecol.47.3556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426090v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population in perpetual motion: Highly dynamic roosting behavior of a tropical island endemic bat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samantha Aguillon</w:t>
+                <w:t xml:space="preserve">Synchronicity of viral shedding in molossid bat maternity colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Toty</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9814⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268823000171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296921v1</w:t>
+                <w:t xml:space="preserve">hal-04621367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronicity of viral shedding in molossid bat maternity colonies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+                <w:t xml:space="preserve">A population in perpetual motion: Highly dynamic roosting behavior of a tropical island endemic bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Joffrin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151, pp.e47. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268823000171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621367v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking seabird migration in the tropical Indian Ocean reveals basin-scale conservation need</w:t>
               </w:r>
@@ -2074,64 +2074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of coronavirus shedding in tropical bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,51 +2723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of astrovirus, coronavirus and paramyxovirus co-infections in bats in the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255664. </w:t>
@@ -2991,64 +2991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrovirus in Reunion Free-Tailed Bat (Mormopterus francoismoutoui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat coronavirus phylogeography in the Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,516 +3387,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of annual bacterial epizootics on albatross population on a remote island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coinfections in wildlife: Focus on a neglected aspect of infectious disease epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+                <w:t xml:space="preserve">Axel O. G. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10393-020-01487-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.e1008790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082116v1</w:t>
+                <w:t xml:space="preserve">hal-02929908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coinfections in wildlife: Focus on a neglected aspect of infectious disease epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of annual bacterial epizootics on albatross population on a remote island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel O. G. Hoarau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (9), pp.e1008790. </w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.194-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10393-020-01487-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929908v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of partial sequences of the RNA-dependent RNA polymerase gene as a tool for genus and subgenus classification of coronaviruses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predator and scavenger movements among and within endangered seabird colonies: opportunities for pathogen spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Gantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (2), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063868v1</w:t>
+                <w:t xml:space="preserve">hal-02330420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator and scavenger movements among and within endangered seabird colonies: opportunities for pathogen spread</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of partial sequences of the RNA-dependent RNA polymerase gene as a tool for genus and subgenus classification of coronaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (2), pp.367-378. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330420v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites of seabirds: A survey of effects and ecological implications</w:t>
               </w:r>
@@ -4150,51 +4150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bat pathogens hit the road : but which one ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,295 +4261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02166646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat Astrovirus in Mozambique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Corrie Schoeman</w:t>
+                <w:t xml:space="preserve">Avian cholera outbreaks threaten seabird species on Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-018-1011-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01909356v1</w:t>
+                <w:t xml:space="preserve">hal-01848829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian cholera outbreaks threaten seabird species on Amsterdam Island</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+                <w:t xml:space="preserve">Bat Astrovirus in Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corrie Schoeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197291. </w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12985-018-1011-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848829v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01909356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of 16 polymorphic microsatellite loci for the sooty tern (Onychoprion fuscatus; Sternidae), a super-abundant pan-tropical seabird, including a test of cross-species amplification using two noddies (Anous spp.)</w:t>
               </w:r>
@@ -4665,90 +4665,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolocation Reveals Year-Round at-Sea Distribution and Activity of a Superabundant Tropical Seabird, the Sooty Tern Onychoprion fuscatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.394. </w:t>
@@ -4812,51 +4812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beza Ramasindrazana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,295 +4914,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Beck</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180368v1</w:t>
+                <w:t xml:space="preserve">hal-01371147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Mccoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David A Wilkinson</w:t>
+                <w:t xml:space="preserve">C. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72, pp.98-109. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (3), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371147v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
               </w:r>
@@ -5750,51 +5750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,338 +5969,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injuries sustained by beached adult Sooty terns Onychoprion fuscatus on Bird Island, Seychelles, during the breeding season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H7N9 influenza A virus in turkeys in Minnesota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J Feare</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Janice Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ramey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (2), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.067504-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779901v1</w:t>
+                <w:t xml:space="preserve">hal-04779175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H7N9 influenza A virus in turkeys in Minnesota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injuries sustained by beached adult Sooty terns Onychoprion fuscatus on Bird Island, Seychelles, during the breeding season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (2), pp.173-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779175v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation of seabird eggs by Common mynas Acridotheres tristis on Bird Island, Seychelles, and broader implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the African bird club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.162-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6498,51 +6498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6938,174 +6938,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-related variation in the persistence of influenza A virus in three types of water: distilled water, filtered surface water, and intact surface water</w:t>
+                <w:t xml:space="preserve">Infectivity of Avian Influenza Virus-Positive Field Samples for Mallards: What Do Our Diagnostic Results Mean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamus Keeler</w:t>
+                <w:t xml:space="preserve">Justin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-422x-10-13⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.180-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2011-11-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779714v1</w:t>
+                <w:t xml:space="preserve">hal-04779726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Influenza A Viruses from Wild Ducks and Feathers in Minnesota (2010–2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Poulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7146,187 +7172,161 @@
               <w:t xml:space="preserve">Avian diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (3), pp.677-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1637/10455-112512-ResNote.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectivity of Avian Influenza Virus-Positive Field Samples for Mallards: What Do Our Diagnostic Results Mean?</w:t>
+                <w:t xml:space="preserve">Strain-related variation in the persistence of influenza A virus in three types of water: distilled water, filtered surface water, and intact surface water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Deborah Carter</w:t>
+                <w:t xml:space="preserve">Shamus Keeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.180-185. </w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/2011-11-322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-422x-10-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779726v1</w:t>
+                <w:t xml:space="preserve">hal-04779714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of coronaviruses, paramyxoviruses, and influenza A viruses in seabirds in the southwestern Indian Ocean</w:t>
               </w:r>
@@ -7459,51 +7459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassortant influenza A viruses in wild duck populations: effects on viral shedding and persistence in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7574,295 +7574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of Avian Species to North American H13 Low Pathogenic Avian Influenza Viruses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a commercial enzyme‐linked immunosorbent assay for detection of antibodies against the H5 subtype of Influenza A virus in waterfowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Pantin-Jackwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whitney Kistler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Page Luttrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Spackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/10158-040912-reg.1⟩</w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.1237-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irv.12070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779731v1</w:t>
+                <w:t xml:space="preserve">hal-04779685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a commercial enzyme‐linked immunosorbent assay for detection of antibodies against the H5 subtype of Influenza A virus in waterfowl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibility of Avian Species to North American H13 Low Pathogenic Avian Influenza Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Pantin-Jackwood</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erica Spackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (6), pp.1237-1240. </w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (4s1), pp.969-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/irv.12070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1637/10158-040912-reg.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779685v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel paramyxoviruses in insectivorous bats of the Southwest Indian Ocean.</w:t>
               </w:r>
@@ -8116,90 +8116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTESTINAL EXCRETION OF A WILD BIRD-ORIGIN H3N8 LOW PATHOGENIC AVIAN INFLUENZA VIRUS IN MALLARDS (ANAS PLATYRHYNCHOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Berghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiana Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Poulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8263,64 +8263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two commercial enzyme-linked immunosorbent assays for detection of Influenza A virus antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Page Luttrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8393,77 +8393,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamus Keeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e26566. </w:t>
@@ -8720,542 +8720,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Highly Pathogenic Avian Influenza Viruses in Natural Ecosystems</w:t>
+                <w:t xml:space="preserve">Influenza A Viruses in American White Pelican (Pelecanus erythrorhynchos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris J Feare</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginia Goekjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1607.090389⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.1284-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/0090-3558-46.4.1284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502572v1</w:t>
+                <w:t xml:space="preserve">hal-04779776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the weasel (Mustela nivalis) in the western-Palaearctic region: combined effects of glacial events and human movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Potential Distance of Highly Pathogenic Avian Influenza Virus Dispersal by Mallard, Common Teal and Eurasian Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Poitevin</w:t>
+                <w:t xml:space="preserve">Géraldine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Arnal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.186⟩</w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-010-0275-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779784v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Distance of Highly Pathogenic Avian Influenza Virus Dispersal by Mallard, Common Teal and Eurasian Pochard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of Highly Pathogenic Avian Influenza Viruses in Natural Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+                <w:t xml:space="preserve">Frederic Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10393-010-0275-4⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (7), pp.1057-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1607.090389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307195v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Viruses in American White Pelican (Pelecanus erythrorhynchos)</w:t>
+                <w:t xml:space="preserve">Phylogeography of the weasel (Mustela nivalis) in the western-Palaearctic region: combined effects of glacial events and human movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Goekjian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.1284-1289. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (5), pp.449-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/0090-3558-46.4.1284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779776v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian Influenza Circulation in the Camargue (South of France) During the 2006–07 Season</w:t>
               </w:r>
@@ -9401,77 +9401,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Albespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (10), pp.e7289. </w:t>
@@ -9535,51 +9535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Ming Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9681,51 +9681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9827,51 +9827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Ming Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9961,77 +9961,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Ming Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Genetic Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.121-123. </w:t>
@@ -10108,51 +10108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam P. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10349,51 +10349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent expansion of highly pathogenic avian influenza H5N1: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,272 +10597,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00379972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the weasel (Mustela nivalis) in Corsica based on mitochondrial control region sequences</w:t>
+                <w:t xml:space="preserve">Parasitological Consequences of Overcrowding in Protected Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.303-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-006-0067-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mambio.2005.11.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00338820v1</w:t>
+                <w:t xml:space="preserve">hal-02521202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitological Consequences of Overcrowding in Protected Areas</w:t>
+                <w:t xml:space="preserve">Genetic variation of the weasel (Mustela nivalis) in Corsica based on mitochondrial control region sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (4), pp.303-307. </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (3), pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10393-006-0067-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mambio.2005.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521202v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00338820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pitfalls of proteomics experiments without the correct use of bioinformatics tools.</w:t>
               </w:r>
@@ -11466,51 +11466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Brook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11729,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pérez-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J Feare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Majumdar S.K., Brenner F. J., Huffman J.E., McLean R.G., Panah A.I., Pietrobon P.J., Keeler S.P. &amp; Shive SE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Influenza Viruses: Science, Surveillance and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Pennsylvania Academy of Sciences, 2011</w:t>
@@ -11914,51 +11914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauthier-Clerc M. &amp; Thomas F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie de la santé et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2010</w:t>
@@ -12504,51 +12504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O.G. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01605-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana V Ramanantsalama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L Muylaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O G Hoarau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ferret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/jwd-d-24-00167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Leong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#246;ster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01357-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16334-300420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Duchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Rasoarimanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsama Rajemison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Ramanantsalama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2023.25.2.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Kaufman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Wickenkamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcinnes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Donnell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Pryde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.47.3556" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9814" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joffrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268823000171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04105069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olalla Torrontegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211600" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04095238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220853" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Simbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105381" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Yemadje-Menudier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2804.212243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01673-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63799-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josanne H Verhagen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Poen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Stallknecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van der Vliet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lexmond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082116v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-020-01487-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02929908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O. G. Hoarau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008790" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gantelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13531" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid S. Khan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer F Provencher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Forbes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Mallory" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2019.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hoarau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corrie Schoeman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-1011-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197291" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.47" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Gowthaman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambu Dayal Singh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Dhama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palani Srinivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Saravanan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13337-016-0350-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Ramey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kim Torchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Poulson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Reeves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2947-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Robertson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Waldenstr&#246;m" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11135-050815-RegR" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney M. Kistler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Stallknecht" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Pedersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-08-192" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779901v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Pedersen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ramey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dugan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.067504-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Handel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stallknecht" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rohani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3051" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130609" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamus Keeler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-10-13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poulson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Shannon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Slagter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slusher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10455-112512-ResNote.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-11-322" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779731v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pantin-Jackwood" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10158-040912-reg.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Kistler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page Luttrell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Spackman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12070" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.08.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779742v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Tolf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bengtsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Latorre-Margalef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Berghaus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiana Costa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-09-280" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638711416626" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779767v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026566" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-328" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1607.090389" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Simon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-010-0275-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779776v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Goekjian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-46.4.1284" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518621v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/8665-022509-ResNote.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457728v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albespy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007289" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457555v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WL9P5QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496146v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0587-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03375.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167805v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8JZTC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520502v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2007.00699.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKMG5MJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379972v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-43.4.789" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitevin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2005.11.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6V9HFZL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0067-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20QSCV1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779811v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Brook" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabemananjara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.40" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779821v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa P&#233;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779827v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779845v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779849v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O.G. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01605-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana V Ramanantsalama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L Muylaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ferret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/jwd-d-24-00167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O G Hoarau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Leong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#246;ster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01357-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16334-300420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Duchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Rasoarimanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsama Rajemison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Ramanantsalama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2023.25.2.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Kaufman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Wickenkamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcinnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Donnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Pryde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.47.3556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joffrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268823000171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04105069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olalla Torrontegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211600" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04095238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220853" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Simbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105381" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Yemadje-Menudier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2804.212243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01673-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63799-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josanne H Verhagen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Poen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Stallknecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van der Vliet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lexmond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02929908v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O. G. Hoarau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008790" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-020-01487-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gantelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13531" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001494" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid S. Khan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer F Provencher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Forbes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Mallory" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2019.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197291" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hoarau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corrie Schoeman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-1011-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.47" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Gowthaman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambu Dayal Singh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Dhama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palani Srinivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Saravanan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13337-016-0350-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Ramey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kim Torchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Poulson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Reeves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2947-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Robertson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Waldenstr&#246;m" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11135-050815-RegR" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney M. Kistler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Stallknecht" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Pedersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-08-192" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Pedersen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ramey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dugan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.067504-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Handel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stallknecht" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rohani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3051" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130609" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poulson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-11-322" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Shannon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Slagter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slusher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10455-112512-ResNote.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamus Keeler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-10-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pantin-Jackwood" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Kistler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page Luttrell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Spackman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12070" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10158-040912-reg.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.08.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779742v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Tolf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bengtsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Latorre-Margalef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Berghaus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiana Costa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-09-280" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638711416626" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779767v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026566" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-328" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779776v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Goekjian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-46.4.1284" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-010-0275-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1607.090389" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518621v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/8665-022509-ResNote.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457728v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albespy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007289" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457555v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WL9P5QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496146v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0587-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03375.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167805v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8JZTC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520502v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2007.00699.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKMG5MJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379972v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-43.4.789" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0067-z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20QSCV1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338820v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitevin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2005.11.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6V9HFZL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779811v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Brook" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabemananjara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.40" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779821v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa P&#233;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779827v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779845v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779849v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>