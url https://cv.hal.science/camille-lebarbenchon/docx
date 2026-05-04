--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,11357 +66,11582 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat things come in threes: within-host dynamics of herpesvirus triple infection in bats</w:t>
+                <w:t xml:space="preserve">Perceived Public Health Risks Associated with Bats on a Southwest Indian Ocean Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Aguillon</w:t>
+                <w:t xml:space="preserve">Rachel Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Turpin</w:t>
+                <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Minter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.01605-25⟩</w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-026-01795-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389895v1</w:t>
+                <w:t xml:space="preserve">hal-05592452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting current and future distributions of Malagasy bats: Implications for management of coronavirus spillover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive Rodents as a Source of Astroviruses in Réunion Harriers (Circus maillardi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riana V Ramanantsalama</w:t>
+                <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Wilkinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+                <w:t xml:space="preserve">Steve Augiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62 (2), pp.503-508</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389939v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited or No Serologic Evidence for Reunion Harrier (Circus maillardi) Exposure to Avian Influenza Virus, West Nile Virus, and Infectious Bronchitis Virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predicting current and future distributions of Malagasy bats: Implications for management of coronavirus spillover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riana V Ramanantsalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata L Muylaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steve Augiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/jwd-d-24-00167⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.101122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389925v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of individual and population heterogeneity in shaping dynamics of multi-pathogen shedding in an island endemic bat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bat things come in threes: within-host dynamics of herpesvirus triple infection in bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Minter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
+                <w:t xml:space="preserve">Axel O.G. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (11), pp.e0160525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01605-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193003v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High astrovirus diversity in an endemic bat species suggests multiple spillovers from synanthropic rodents and birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of individual and population heterogeneity in shaping dynamics of multi-pathogen shedding in an island endemic bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Leong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.01357-24⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033174v1</w:t>
+                <w:t xml:space="preserve">hal-05193003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threatened or thriving? Q methodology reveals stakeholder discourses of bats in an insular context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Limited or No Serologic Evidence for Reunion Harrier (Circus maillardi) Exposure to Avian Influenza Virus, West Nile Virus, and Infectious Bronchitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Augiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-16334-300420⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/jwd-d-24-00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394992v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Differentiation in a Wide‐Ranging Tropical Seabird in the Indian Ocean Is Linked With Oceanographic Factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Choeur</w:t>
+                <w:t xml:space="preserve">High astrovirus diversity in an endemic bat species suggests multiple spillovers from synanthropic rodents and birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Leong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carcauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.70078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01357-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389987v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landing on a small tropical island: Wide in-situ diversification of an urban-dwelling bat</w:t>
+                <w:t xml:space="preserve">Threatened or thriving? Q methodology reveals stakeholder discourses of bats in an insular context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Aguillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Avril Duchet</w:t>
+                <w:t xml:space="preserve">Rachel Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Turpin</w:t>
+                <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Minter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03030⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (4), pp.art20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-16334-300420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621368v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal Analysis of an Endemic Malagasy Fruit Bat (Rousettus madagascariensis, Pteropodidae): Evidence of Ectoparasite Consumption and Insectivory</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic Differentiation in a Wide‐Ranging Tropical Seabird in the Indian Ocean Is Linked With Oceanographic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm a C Nicoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bunbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Choeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3161/15081109ACC2023.25.2.006⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.70078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780047v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astroviruses in terrestrial Malagasy mammals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Wickenkamp</w:t>
+                <w:t xml:space="preserve">Landing on a small tropical island: Wide in-situ diversification of an urban-dwelling bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Duchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012263⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.e03030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2024.e03030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621372v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fecal Analysis of an Endemic Malagasy Fruit Bat (Rousettus madagascariensis, Pteropodidae): Evidence of Ectoparasite Consumption and Insectivory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volaniaina Rasoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balsama Rajemison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riana Ramanantsalama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
+              <w:t xml:space="preserve">Acta Chiropterologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3161/15081109ACC2023.25.2.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426090v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus shedding in New Zealand bats: insights and future perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Gomard</w:t>
+                <w:t xml:space="preserve">Astroviruses in terrestrial Malagasy mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Carcauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Wickenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20417/nzjecol.47.3556⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.e0012263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335518v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronicity of viral shedding in molossid bat maternity colonies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Joffrin</w:t>
+                <w:t xml:space="preserve">Coronavirus shedding in New Zealand bats: insights and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Mcinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Pryde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268823000171⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.3556-3562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20417/nzjecol.47.3556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621367v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population in perpetual motion: Highly dynamic roosting behavior of a tropical island endemic bat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Minter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Toty</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9814⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.230600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296921v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking seabird migration in the tropical Indian Ocean reveals basin-scale conservation need</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jill Schwarz</w:t>
+                <w:t xml:space="preserve">A population in perpetual motion: Highly dynamic roosting behavior of a tropical island endemic bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.060⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426077v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of coronavirus shedding in tropical bats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Synchronicity of viral shedding in molossid bat maternity colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.211600⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268823000171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105069v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bombali Ebolavirus in &amp;lt;i&amp;gt;Mops condylurus&amp;lt;/i&amp;gt; Bats (Molossidae), Mozambique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andréa dos Santos</w:t>
+                <w:t xml:space="preserve">Tracking seabird migration in the tropical Indian Ocean reveals basin-scale conservation need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Trevail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm A.C. Nicoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Freeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2812.220853⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (23), pp.5247-5256.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095238v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evolution of SARS-CoV-2 in Reunion Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+                <w:t xml:space="preserve">Seasonality of coronavirus shedding in tropical bats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olalla Torrontegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105381⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.211600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110066v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of SARS-CoV-2 Variants on Réunion Island, France, 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bombali Ebolavirus in &amp;lt;i&amp;gt;Mops condylurus&amp;lt;/i&amp;gt; Bats (Molossidae), Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizé Mercier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andréa dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (4), pp.895-898. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2804.212243⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (12), pp.2583 - 2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2812.220853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109761v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Old World fruit bats and humans: From large scale ecosystem services to zoonotic diseases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic evolution of SARS-CoV-2 in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Simbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106462⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224430v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of astrovirus, coronavirus and paramyxovirus co-infections in bats in the western Indian Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spread of SARS-CoV-2 Variants on Réunion Island, France, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Yemadje-Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-021-01673-2⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.895-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2804.212243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703044v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of pelagic seabirds to Toxoplasma gondii in the Western Indian Ocean points to an open sea dispersal of this terrestrial parasite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between Old World fruit bats and humans: From large scale ecosystem services to zoonotic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riana Ramanantsalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255664⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231, pp.106462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390473v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrovirus in Reunion Free-Tailed Bat (Mormopterus francoismoutoui)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Investigation of astrovirus, coronavirus and paramyxovirus co-infections in bats in the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Al Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beza Ramasindrazana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riana V Ramanantsalama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13081524⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-021-01673-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703001v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat coronavirus phylogeography in the Western Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+                <w:t xml:space="preserve">Exposure of pelagic seabirds to Toxoplasma gondii in the Western Indian Ocean points to an open sea dispersal of this terrestrial parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lazarine Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63799-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610475v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and Antigenic Diversity of Low-Pathogenic Avian Influenza H13 and H16 Viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lexmond</w:t>
+                <w:t xml:space="preserve">Astrovirus in Reunion Free-Tailed Bat (Mormopterus francoismoutoui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riana V Ramanantsalama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.00537-20⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13081524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109937v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coinfections in wildlife: Focus on a neglected aspect of infectious disease epidemiology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bat coronavirus phylogeography in the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beza Ramasindrazana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008790⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63799-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929908v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of annual bacterial epizootics on albatross population on a remote island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourret</w:t>
+                <w:t xml:space="preserve">Phylogeography and Antigenic Diversity of Low-Pathogenic Avian Influenza H13 and H16 Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josanne H Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Poen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E Stallknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan van der Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lexmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10393-020-01487-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00537-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082116v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator and scavenger movements among and within endangered seabird colonies: opportunities for pathogen spread</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of annual bacterial epizootics on albatross population on a remote island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hubert Gantelet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13531⟩</w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.194-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-020-01487-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330420v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of partial sequences of the RNA-dependent RNA polymerase gene as a tool for genus and subgenus classification of coronaviruses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coinfections in wildlife: Focus on a neglected aspect of infectious disease epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel O. G. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001494⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.e1008790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063868v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites of seabirds: A survey of effects and ecological implications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of partial sequences of the RNA-dependent RNA polymerase gene as a tool for genus and subgenus classification of coronaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.amb.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361413v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Directions in Conservation Research on Petrels and Shearwaters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nick Holmes</w:t>
+                <w:t xml:space="preserve">Predator and scavenger movements among and within endangered seabird colonies: opportunities for pathogen spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Gantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (2), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146900v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat pathogens hit the road : but which one ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parasites of seabirds: A survey of effects and ecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid S. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer F Provencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L. Mallory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007134⟩</w:t>
+              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.amb.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02166646v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian cholera outbreaks threaten seabird species on Amsterdam Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+                <w:t xml:space="preserve">Future Directions in Conservation Research on Petrels and Shearwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airam Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Camila Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197291⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848829v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat Astrovirus in Mozambique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Hoarau</w:t>
+                <w:t xml:space="preserve">Avian cholera outbreaks threaten seabird species on Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Le Minter</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-018-1011-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01909356v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of 16 polymorphic microsatellite loci for the sooty tern (Onychoprion fuscatus; Sternidae), a super-abundant pan-tropical seabird, including a test of cross-species amplification using two noddies (Anous spp.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bat pathogens hit the road : but which one ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Humeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12526-017-0773-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.e1007134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907110v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02166646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geolocation Reveals Year-Round at-Sea Distribution and Activity of a Superabundant Tropical Seabird, the Sooty Tern Onychoprion fuscatus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Larose</w:t>
+                <w:t xml:space="preserve">Bat Astrovirus in Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corrie Schoeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00394⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-018-1011-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907162v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01909356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astroviruses in bats, Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterisation of 16 polymorphic microsatellite loci for the sooty tern (Onychoprion fuscatus; Sternidae), a super-abundant pan-tropical seabird, including a test of cross-species amplification using two noddies (Anous spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Danckwerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emi.2017.47⟩</w:t>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12526-017-0773-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557246v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Geolocation Reveals Year-Round at-Sea Distribution and Activity of a Superabundant Tropical Seabird, the Sooty Tern Onychoprion fuscatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371147v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Astroviruses in bats, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beza Ramasindrazana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan M Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emi.2017.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180368v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sellappan Saravanan</w:t>
+                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VirusDisease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13337-016-0350-8⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779598v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasudevan Gowthaman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sellappan Saravanan</w:t>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VirusDisease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13337-016-0350-8⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483396v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for wild waterfowl origin of H7N3 influenza A virus detected in captive-reared New Jersey pheasants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew B. Reeves</w:t>
+                <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasudevan Gowthaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shambu Dayal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Dhama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palani Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellappan Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-016-2947-z⟩</w:t>
+              <w:t xml:space="preserve">VirusDisease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.382-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13337-016-0350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483402v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Role of Seabirds in the Ecology of Influenza A Viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Waldenström</w:t>
+                <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasudevan Gowthaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shambu Dayal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Dhama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palani Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellappan Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/11135-050815-RegR⟩</w:t>
+              <w:t xml:space="preserve">VirusDisease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.382 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13337-016-0350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452882v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Virus on Oceanic Islands: Host and Viral Diversity in Seabirds in the Western Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+                <w:t xml:space="preserve">Evidence for wild waterfowl origin of H7N3 influenza A virus detected in captive-reared New Jersey pheasants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Ramey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kim Torchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca L. Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew B. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004925.s005⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 (9), pp.2519 - 2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-016-2947-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158405v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Virus H5–specific Antibodies in Mute Swans ( Cygnus olor ) in the USA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing the Role of Seabirds in the Ecology of Influenza A Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Ramey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Waldenström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/2014-08-192⟩</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (1s), pp.378--386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1637/11135-050815-RegR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483417v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H7N9 influenza A virus in turkeys in Minnesota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Injuries sustained by beached adult Sooty terns Onychoprion fuscatus on Bird Island, Seychelles, during the breeding season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (2), pp.173-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779175v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injuries sustained by beached adult Sooty terns Onychoprion fuscatus on Bird Island, Seychelles, during the breeding season</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Influenza A Virus on Oceanic Islands: Host and Viral Diversity in Seabirds in the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004925.s005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779901v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation of seabird eggs by Common mynas Acridotheres tristis on Bird Island, Seychelles, and broader implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influenza A Virus H5–specific Antibodies in Mute Swans ( Cygnus olor ) in the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whitney M. Kistler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Stallknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Larose</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerri Pedersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the African bird club</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.523 - 526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2014-08-192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779858v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive infection of seabird ticks with Coxiella burnetii related species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">H7N9 influenza A virus in turkeys in Minnesota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Le Rouzic</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ramey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00477-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (2), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.067504-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285434v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemoproteus iwa in Great Frigatebirds (Fregata minor) in the Islands of the Western Indian Ocean</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predation of seabird eggs by Common mynas Acridotheres tristis on Bird Island, Seychelles, and broader implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the African bird club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.162-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274566v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia spp. in Seabird Ticks from Western Indian Ocean Islands, 2011–2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Massive infection of seabird ticks with Coxiella burnetii related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Rouzic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2005.131088⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (11), pp.3327-3333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00477-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285429v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between and within scales: environmental persistence and within-host fitness of avian influenza viruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Haemoproteus iwa in Great Frigatebirds (Fregata minor) in the Islands of the Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pejman Rohani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.3051⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779628v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Influenza A Virus H7 and N9 Subtypes, Eastern Asia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rickettsia spp. in Seabird Ticks from Western Indian Ocean Islands, 2011–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (10), pp.1635--1638. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1910.130609⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.838-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2005.131088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274581v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectivity of Avian Influenza Virus-Positive Field Samples for Mallards: What Do Our Diagnostic Results Mean?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between and within scales: environmental persistence and within-host fitness of avian influenza viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Handel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stallknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pejman Rohani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/2011-11-322⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1787), pp.20133051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.3051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779726v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Influenza A Viruses from Wild Ducks and Feathers in Minnesota (2010–2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Poulson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kelly Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah Slagter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Slusher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (3), pp.677-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1637/10455-112512-ResNote.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-related variation in the persistence of influenza A virus in three types of water: distilled water, filtered surface water, and intact surface water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution of Influenza A Virus H7 and N9 Subtypes, Eastern Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Stallknecht</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin D. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-422x-10-13⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (10), pp.1635--1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1910.130609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779714v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of coronaviruses, paramyxoviruses, and influenza A viruses in seabirds in the southwestern Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strain-related variation in the persistence of influenza A virus in three types of water: distilled water, filtered surface water, and intact surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamus Keeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stallknecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/2012-09-227⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422x-10-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274592v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassortant influenza A viruses in wild duck populations: effects on viral shedding and persistence in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Infectivity of Avian Influenza Virus-Positive Field Samples for Mallards: What Do Our Diagnostic Results Mean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stallknecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.1271⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.180-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2011-11-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411035v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a commercial enzyme‐linked immunosorbent assay for detection of antibodies against the H5 subtype of Influenza A virus in waterfowl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Absence of coronaviruses, paramyxoviruses, and influenza A viruses in seabirds in the southwestern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erica Spackman</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussay Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.12070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wildlife Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.1056--1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2012-09-227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779685v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of Avian Species to North American H13 Low Pathogenic Avian Influenza Viruses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a commercial enzyme‐linked immunosorbent assay for detection of antibodies against the H5 subtype of Influenza A virus in waterfowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Pantin-Jackwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whitney Kistler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Pantin-Jackwood</w:t>
+                <w:t xml:space="preserve">M. Page Luttrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Spackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/10158-040912-reg.1⟩</w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.1237-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irv.12070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779731v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel paramyxoviruses in insectivorous bats of the Southwest Indian Ocean.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reassortant influenza A viruses in wild duck populations: effects on viral shedding and persistence in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Chotte</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.08.022⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1744), pp.3967-3975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00836609v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birds and Viruses at a Crossroad - Surveillance of Influenza A Virus in Portuguese Waterfowl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle Wille</w:t>
+                <w:t xml:space="preserve">Susceptibility of Avian Species to North American H13 Low Pathogenic Avian Influenza Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Pantin-Jackwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049002⟩</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (4s1), pp.969-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1637/10158-040912-reg.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779742v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTESTINAL EXCRETION OF A WILD BIRD-ORIGIN H3N8 LOW PATHOGENIC AVIAN INFLUENZA VIRUS IN MALLARDS (ANAS PLATYRHYNCHOS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deborah Carter</w:t>
+                <w:t xml:space="preserve">Identification of novel paramyxoviruses in insectivorous bats of the Southwest Indian Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/2011-09-280⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (1-2), pp.159-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779749v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00836609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two commercial enzyme-linked immunosorbent assays for detection of Influenza A virus antibodies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Birds and Viruses at a Crossroad - Surveillance of Influenza A Virus in Portuguese Waterfowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Tolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Latorre-Margalef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1040638711416626⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779759v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Replication, Persistence in Water and Genetic Characterization of Two Influenza A Viruses Isolated from Surface Lake Water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
+                <w:t xml:space="preserve">INTESTINAL EXCRETION OF A WILD BIRD-ORIGIN H3N8 LOW PATHOGENIC AVIAN INFLUENZA VIRUS IN MALLARDS (ANAS PLATYRHYNCHOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Berghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiana Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Brown</w:t>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026566⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.991-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2011-09-280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779767v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-seeking behavior in worm-infected crickets and reversibility of parasitic manipulation.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Viral Replication, Persistence in Water and Genetic Characterization of Two Influenza A Viruses Isolated from Surface Lake Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamus Keeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arq215⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.e26566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814753v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host shifts and molecular evolution of H7 avian influenza virus hemagglutinin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of two commercial enzyme-linked immunosorbent assays for detection of Influenza A virus antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Page Luttrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-422x-8-328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1040638711416626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779770v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Viruses in American White Pelican (Pelecanus erythrorhynchos)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Water-seeking behavior in worm-infected crickets and reversibility of parasitic manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Otálora-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginia Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/0090-3558-46.4.1284⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arq215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779776v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Distance of Highly Pathogenic Avian Influenza Virus Dispersal by Mallard, Common Teal and Eurasian Pochard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Host shifts and molecular evolution of H7 avian influenza virus hemagglutinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stallknecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10393-010-0275-4⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422x-8-328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307195v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Highly Pathogenic Avian Influenza Viruses in Natural Ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Potential Distance of Highly Pathogenic Avian Influenza Virus Dispersal by Mallard, Common Teal and Eurasian Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1607.090389⟩</w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-010-0275-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502572v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the weasel (Mustela nivalis) in the western-Palaearctic region: combined effects of glacial events and human movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Persistence of Highly Pathogenic Avian Influenza Viruses in Natural Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.186⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (7), pp.1057-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1607.090389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779784v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Influenza Circulation in the Camargue (South of France) During the 2006–07 Season</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phylogeography of the weasel (Mustela nivalis) in the western-Palaearctic region: combined effects of glacial events and human movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/8665-022509-ResNote.1⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (5), pp.449-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518621v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of avian influenza viruses by common teal (Anas crecca) in Europe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influenza A Viruses in American White Pelican (Pelecanus erythrorhynchos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007289⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.1284-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/0090-3558-46.4.1284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00457728v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-borne transmission drives avian influenza dynamics in wild birds: the case of the 2005-2006 epidemics in the Camargue area.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avian Influenza Circulation in the Camargue (South of France) During the 2006–07 Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Ming Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.009⟩</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (s1), pp.446-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1637/8665-022509-ResNote.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00457555v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological significance of manipulative parasites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spread of avian influenza viruses by common teal (Anas crecca) in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Poulin</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Albespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2008.08.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02519128v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00457728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular surveillance for avian influenza A virus in king penguins (Aptenodytes patagonicus).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Water-borne transmission drives avian influenza dynamics in wild birds: the case of the 2005-2006 epidemics in the Camargue area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Ming Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Beaune</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-009-0587-4⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.800-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496146v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00457555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H9N2 avian influenza virus in a Mediterranean gull</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The ecological significance of manipulative parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Genetic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/1747-0862.1000023⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2008.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00457884v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pathogens in a man-made world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular surveillance for avian influenza A virus in king penguins (Aptenodytes patagonicus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Ming Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03375.x⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (4), pp.663-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-009-0587-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02519737v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of detection of highly pathogenic H5N1 in migratory waterfowl in southern France in 2005-2006.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">H9N2 avian influenza virus in a Mediterranean gull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Ming Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saliha Azebi</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Genetic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.121-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/1747-0862.1000023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00167805v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00457884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent expansion of highly pathogenic avian influenza H5N1: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of pathogens in a man-made world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam P. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2007.00699.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1), pp.475-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03375.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02520502v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A virus in birds during spring migration in the Camargue, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Absence of detection of highly pathogenic H5N1 in migratory waterfowl in southern France in 2005-2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Kayser</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Azebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/0090-3558-43.4.789⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (5), pp.604-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00379972v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitological Consequences of Overcrowding in Protected Areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent expansion of highly pathogenic avian influenza H5N1: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10393-006-0067-z⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 149 (2), pp.202-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2007.00699.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521202v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the weasel (Mustela nivalis) in Corsica based on mitochondrial control region sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influenza A virus in birds during spring migration in the Camargue, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Ming Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thierry Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mambio.2005.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (4), pp.789-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/0090-3558-43.4.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00338820v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00379972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pitfalls of proteomics experiments without the correct use of bioinformatics tools.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Genetic variation of the weasel (Mustela nivalis) in Corsica based on mitochondrial control region sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200600223⟩</w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (3), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mambio.2005.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411119v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00338820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasite survives predation on its host</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parasitological Consequences of Overcrowding in Protected Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/440756a⟩</w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.303-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-006-0067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992927v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do distantly related parasites rely on the same proximate factors to alter the behaviour of their hosts?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">The pitfalls of proteomics experiments without the correct use of bioinformatics tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh D. Loxdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3654⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (20), pp.5577-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200600223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199184v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parasite survives predation on its host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440 (7085), pp.756-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/440756a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do distantly related parasites rely on the same proximate factors to alter the behaviour of their hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh D. Loxdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1603), pp.2869-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hairworm anti-predator strategy: a study of causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 133 (05), pp.631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182006000904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11426,774 +11651,774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus transmission in mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara Brook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steve Goodman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The new natural history of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Princeton University Press, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv2ks6tbb.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitisme, Biodiversité et Biologie de la Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas F., Renaud F. &amp; Guégan J-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et Evolution des Systèmes Parasités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza in wild birds in Europe, Asia and Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avian influenza virus ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris J Feare</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Majumdar S.K., Brenner F. J., Huffman J.E., McLean R.G., Panah A.I., Pietrobon P.J., Keeler S.P. &amp; Shive SE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Influenza Viruses: Science, Surveillance and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Pennsylvania Academy of Sciences, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779837v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian influenza virus ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avian influenza in wild birds in Europe, Asia and Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pérez-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David E Stallknecht</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Feare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Majumdar S.K., Brenner F. J., Huffman J.E., McLean R.G., Panah A.I., Pietrobon P.J., Keeler S.P. &amp; Shive SE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Influenza Viruses: Science, Surveillance and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Pennsylvania Academy of Sciences, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779827v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus influenza A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauthier-Clerc M. &amp; Thomas F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie de la santé et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitism, biodiversity and conservation biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas F., Guégan J-F. &amp; Renaud F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution of Parasitism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitisme, Biodiversité et Biologie de la Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas F., Renaud F. &amp; Guégan J-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et Evolution des Systèmes Parasités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12203,161 +12428,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into early SARS-CoV-2 strains isolated in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Atyame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hafsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaffar-Bandjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId383"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12504,51 +12729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O.G. Hoarau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01605-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana V Ramanantsalama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L Muylaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ferret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/jwd-d-24-00167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O G Hoarau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013334" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Leong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#246;ster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01357-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16334-300420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Duchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Rasoarimanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsama Rajemison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Ramanantsalama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2023.25.2.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Kaufman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Wickenkamp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcinnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Donnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Pryde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.47.3556" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joffrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268823000171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04105069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olalla Torrontegi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211600" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04095238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220853" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Simbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105381" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Yemadje-Menudier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2804.212243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106462" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01673-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63799-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josanne H Verhagen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Poen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Stallknecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van der Vliet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lexmond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02929908v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O. G. Hoarau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008790" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-020-01487-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gantelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13531" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001494" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid S. Khan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer F Provencher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Forbes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Mallory" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2019.02.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166646v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197291" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hoarau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corrie Schoeman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-1011-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.47" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Gowthaman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambu Dayal Singh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Dhama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palani Srinivasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Saravanan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13337-016-0350-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Ramey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kim Torchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Poulson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Reeves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2947-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Robertson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Waldenstr&#246;m" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11135-050815-RegR" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney M. Kistler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Stallknecht" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Pedersen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-08-192" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Pedersen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ramey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dugan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.067504-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Handel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stallknecht" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rohani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3051" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274581v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Brown" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130609" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poulson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-11-322" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Shannon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Slagter" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slusher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10455-112512-ResNote.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamus Keeler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-10-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pantin-Jackwood" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Kistler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page Luttrell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Spackman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12070" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10158-040912-reg.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836609v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.08.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779742v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Tolf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bengtsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Latorre-Margalef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Berghaus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiana Costa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-09-280" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779759v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638711416626" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779767v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026566" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-328" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779776v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Goekjian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-46.4.1284" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-010-0275-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1607.090389" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518621v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/8665-022509-ResNote.1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457728v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albespy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007289" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457555v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WL9P5QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496146v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0587-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03375.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167805v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8JZTC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520502v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2007.00699.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKMG5MJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379972v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-43.4.789" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0067-z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20QSCV1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338820v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitevin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2005.11.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6V9HFZL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779811v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Brook" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabemananjara" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.40" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779821v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa P&#233;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779827v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779845v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779849v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05592452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Leong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-026-01795-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chiron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana V Ramanantsalama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L Muylaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O.G. Hoarau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01605-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O G Hoarau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/jwd-d-24-00167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hoarau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#246;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01357-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16334-300420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Duchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Rasoarimanana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsama Rajemison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Ramanantsalama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2023.25.2.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Kaufman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Wickenkamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcinnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Donnell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Pryde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.47.3556" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joffrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268823000171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04105069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olalla Torrontegi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211600" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04095238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Simbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Yemadje-Menudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2804.212243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106462" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01673-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081524" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63799-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josanne H Verhagen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Poen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Stallknecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van der Vliet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lexmond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-020-01487-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02929908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O. G. Hoarau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008790" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001494" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gantelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13531" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361413v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid S. Khan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer F Provencher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Forbes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Mallory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2019.02.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166646v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hoarau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corrie Schoeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-1011-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.47" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Gowthaman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambu Dayal Singh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Dhama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palani Srinivasan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Saravanan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13337-016-0350-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Ramey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kim Torchetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Poulson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Reeves" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2947-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Robertson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Waldenstr&#246;m" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11135-050815-RegR" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney M. Kistler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Stallknecht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Pedersen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-08-192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Pedersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ramey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dugan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.067504-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Handel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stallknecht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rohani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3051" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poulson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Shannon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Slagter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slusher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10455-112512-ResNote.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Brown" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamus Keeler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-10-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-11-322" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pantin-Jackwood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Kistler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page Luttrell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Spackman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779731v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10158-040912-reg.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.08.022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Tolf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bengtsson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Latorre-Margalef" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Berghaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiana Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-09-280" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026566" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638711416626" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779770v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-328" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-010-0275-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1607.090389" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779776v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Goekjian" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-46.4.1284" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/8665-022509-ResNote.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albespy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007289" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WL9P5QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496146v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0587-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457884v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03375.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167805v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8JZTC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2007.00699.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKMG5MJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379972v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-43.4.789" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338820v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitevin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2005.11.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6V9HFZL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0067-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20QSCV1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779811v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Brook" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabemananjara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.40" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779821v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779827v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa P&#233;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779792v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>