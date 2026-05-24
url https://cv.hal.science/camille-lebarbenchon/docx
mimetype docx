--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -589,291 +589,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of individual and population heterogeneity in shaping dynamics of multi-pathogen shedding in an island endemic bat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limited or No Serologic Evidence for Reunion Harrier (Circus maillardi) Exposure to Avian Influenza Virus, West Nile Virus, and Infectious Bronchitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Augiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013334⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/jwd-d-24-00167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193003v1</w:t>
+                <w:t xml:space="preserve">hal-05389925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited or No Serologic Evidence for Reunion Harrier (Circus maillardi) Exposure to Avian Influenza Virus, West Nile Virus, and Infectious Bronchitis Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of individual and population heterogeneity in shaping dynamics of multi-pathogen shedding in an island endemic bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel O G Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (2), </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/jwd-d-24-00167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389925v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High astrovirus diversity in an endemic bat species suggests multiple spillovers from synanthropic rodents and birds</w:t>
               </w:r>
@@ -1623,295 +1623,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus shedding in New Zealand bats: insights and future perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Tortosa</w:t>
+                <w:t xml:space="preserve">Solenn Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Mcinnes</w:t>
+                <w:t xml:space="preserve">Chris Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin O'Donnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Gomard</w:t>
+                <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20417/nzjecol.47.3556⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.230600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335518v1</w:t>
+                <w:t xml:space="preserve">hal-04426090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory patterns of two major influenza virus host species on tropical islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+                <w:t xml:space="preserve">Coronavirus shedding in New Zealand bats: insights and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Mcinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Boucher</w:t>
+                <w:t xml:space="preserve">Colin O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Feare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+                <w:t xml:space="preserve">Moira Pryde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Larose</w:t>
+                <w:t xml:space="preserve">Yann Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (10), pp.230600. </w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (1), pp.3556-3562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.230600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20417/nzjecol.47.3556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426090v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population in perpetual motion: Highly dynamic roosting behavior of a tropical island endemic bat</w:t>
               </w:r>
@@ -2031,51 +2031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronicity of viral shedding in molossid bat maternity colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of coronavirus shedding in tropical bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,51 +2948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of astrovirus, coronavirus and paramyxovirus co-infections in bats in the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Gedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255664. </w:t>
@@ -3229,51 +3229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrovirus in Reunion Free-Tailed Bat (Mormopterus francoismoutoui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel O G Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,516 +3612,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of annual bacterial epizootics on albatross population on a remote island</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coinfections in wildlife: Focus on a neglected aspect of infectious disease epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+                <w:t xml:space="preserve">Axel O. G. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10393-020-01487-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.e1008790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082116v1</w:t>
+                <w:t xml:space="preserve">hal-02929908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coinfections in wildlife: Focus on a neglected aspect of infectious disease epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of annual bacterial epizootics on albatross population on a remote island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel O. G. Hoarau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (9), pp.e1008790. </w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.194-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10393-020-01487-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929908v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of partial sequences of the RNA-dependent RNA polymerase gene as a tool for genus and subgenus classification of coronaviruses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predator and scavenger movements among and within endangered seabird colonies: opportunities for pathogen spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Gantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (2), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063868v1</w:t>
+                <w:t xml:space="preserve">hal-02330420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator and scavenger movements among and within endangered seabird colonies: opportunities for pathogen spread</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of partial sequences of the RNA-dependent RNA polymerase gene as a tool for genus and subgenus classification of coronaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (2), pp.367-378. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330420v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites of seabirds: A survey of effects and ecological implications</w:t>
               </w:r>
@@ -4369,412 +4369,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian cholera outbreaks threaten seabird species on Amsterdam Island</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+                <w:t xml:space="preserve">Bat Astrovirus in Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Minter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corrie Schoeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197291⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-018-1011-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848829v1</w:t>
+                <w:t xml:space="preserve">pasteur-01909356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat pathogens hit the road : but which one ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+                <w:t xml:space="preserve">Avian cholera outbreaks threaten seabird species on Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007134⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0197291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02166646v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bat Astrovirus in Mozambique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bat pathogens hit the road : but which one ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (1), pp.104. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.e1007134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12985-018-1011-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01909356v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02166646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of 16 polymorphic microsatellite loci for the sooty tern (Onychoprion fuscatus; Sternidae), a super-abundant pan-tropical seabird, including a test of cross-species amplification using two noddies (Anous spp.)</w:t>
               </w:r>
@@ -4890,90 +4890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolocation Reveals Year-Round at-Sea Distribution and Activity of a Superabundant Tropical Seabird, the Sooty Tern Onychoprion fuscatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Summers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.394. </w:t>
@@ -5139,563 +5139,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
+                <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Mccoy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+                <w:t xml:space="preserve">Vasudevan Gowthaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shambu Dayal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Dhama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palani Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sellappan Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">VirusDisease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.382-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13337-016-0350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371147v1</w:t>
+                <w:t xml:space="preserve">hal-04779598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+                <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasudevan Gowthaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shambu Dayal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep Dhama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lecollinet</w:t>
+                <w:t xml:space="preserve">Palani Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
+                <w:t xml:space="preserve">Sellappan Saravanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (3), pp.1-9. </w:t>
+              <w:t xml:space="preserve">VirusDisease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.382 - 386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13337-016-0350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180368v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of seabirds of the Iles Eparses as reservoirs and disseminators of parasites and pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shambu Dayal Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sellappan Saravanan</w:t>
+                <w:t xml:space="preserve">Karen Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VirusDisease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13337-016-0350-8⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779598v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and phylogenetic characterization of haemagglutinin and neuraminidase genes of H9N2 low pathogenicity avian influenza virus isolated from commercial layers in India</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Palani Srinivasan</w:t>
+                <w:t xml:space="preserve">Serological evidence for the circulation of flaviviruses in seabird populations of the western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sellappan Saravanan</w:t>
+                <w:t xml:space="preserve">S. Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VirusDisease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13337-016-0350-8⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268815001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483396v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for wild waterfowl origin of H7N3 influenza A virus detected in captive-reared New Jersey pheasants</w:t>
               </w:r>
@@ -5943,589 +5943,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injuries sustained by beached adult Sooty terns Onychoprion fuscatus on Bird Island, Seychelles, during the breeding season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H7N9 influenza A virus in turkeys in Minnesota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J Feare</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Janice Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ramey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ornithology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (2), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.067504-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779901v1</w:t>
+                <w:t xml:space="preserve">hal-04779175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Virus on Oceanic Islands: Host and Viral Diversity in Seabirds in the Western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injuries sustained by beached adult Sooty terns Onychoprion fuscatus on Bird Island, Seychelles, during the breeding season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (2), pp.173-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158405v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza A Virus H5–specific Antibodies in Mute Swans ( Cygnus olor ) in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whitney M. Kistler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerri Pedersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (2), pp.523 - 526. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2014-08-192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H7N9 influenza A virus in turkeys in Minnesota</w:t>
+                <w:t xml:space="preserve">Influenza A Virus on Oceanic Islands: Host and Viral Diversity in Seabirds in the Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vivien Dugan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Feare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (2), pp.269-276. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.067504-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004925.s005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779175v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation of seabird eggs by Common mynas Acridotheres tristis on Bird Island, Seychelles, and broader implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the African bird club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.162-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6723,51 +6723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7059,499 +7059,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of Influenza A Viruses from Wild Ducks and Feathers in Minnesota (2010–2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infectivity of Avian Influenza Virus-Positive Field Samples for Mallards: What Do Our Diagnostic Results Mean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stallknecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1637/10455-112512-ResNote.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.180-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2011-11-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779698v1</w:t>
+                <w:t xml:space="preserve">hal-04779726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Influenza A Virus H7 and N9 Subtypes, Eastern Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-related variation in the persistence of influenza A virus in three types of water: distilled water, filtered surface water, and intact surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamus Keeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David E. Stallknecht</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1910.130609⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422x-10-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274581v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-related variation in the persistence of influenza A virus in three types of water: distilled water, filtered surface water, and intact surface water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of Influenza A Viruses from Wild Ducks and Feathers in Minnesota (2010–2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremiah Slagter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamus Keeler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Slusher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (3), pp.677-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-422x-10-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1637/10455-112512-ResNote.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779714v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectivity of Avian Influenza Virus-Positive Field Samples for Mallards: What Do Our Diagnostic Results Mean?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Influenza A Virus H7 and N9 Subtypes, Eastern Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Brown</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Stallknecht</w:t>
+                <w:t xml:space="preserve">Justin D. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.180-185. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (10), pp.1635--1638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/2011-11-322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1910.130609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779726v1</w:t>
+                <w:t xml:space="preserve">hal-01274581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of coronaviruses, paramyxoviruses, and influenza A viruses in seabirds in the southwestern Indian Ocean</w:t>
               </w:r>
@@ -7665,766 +7665,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a commercial enzyme‐linked immunosorbent assay for detection of antibodies against the H5 subtype of Influenza A virus in waterfowl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibility of Avian Species to North American H13 Low Pathogenic Avian Influenza Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Pantin-Jackwood</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erica Spackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irv.12070⟩</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (4s1), pp.969-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1637/10158-040912-reg.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779685v1</w:t>
+                <w:t xml:space="preserve">hal-04779731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassortant influenza A viruses in wild duck populations: effects on viral shedding and persistence in water</w:t>
+                <w:t xml:space="preserve">Evaluation of a commercial enzyme‐linked immunosorbent assay for detection of antibodies against the H5 subtype of Influenza A virus in waterfowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Pantin-Jackwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whitney Kistler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Page Luttrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Spackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.1271⟩</w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.1237-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irv.12070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411035v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of Avian Species to North American H13 Low Pathogenic Avian Influenza Viruses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reassortant influenza A viruses in wild duck populations: effects on viral shedding and persistence in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Pantin-Jackwood</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (4s1), pp.969-975. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1744), pp.3967-3975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1637/10158-040912-reg.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779731v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel paramyxoviruses in insectivorous bats of the Southwest Indian Ocean.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Birds and Viruses at a Crossroad - Surveillance of Influenza A Virus in Portuguese Waterfowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Temmam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+                <w:t xml:space="preserve">Conny Tolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chotte</w:t>
+                <w:t xml:space="preserve">Daniel Bengtsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Latorre-Margalef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.08.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00836609v1</w:t>
+                <w:t xml:space="preserve">hal-04779742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birds and Viruses at a Crossroad - Surveillance of Influenza A Virus in Portuguese Waterfowl</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Rodrigues</w:t>
+                <w:t xml:space="preserve">Identification of novel paramyxoviruses in insectivorous bats of the Southwest Indian Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Latorre-Margalef</w:t>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Wille</w:t>
+                <w:t xml:space="preserve">Julien Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49002. </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (1-2), pp.159-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2012.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779742v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00836609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTESTINAL EXCRETION OF A WILD BIRD-ORIGIN H3N8 LOW PATHOGENIC AVIAN INFLUENZA VIRUS IN MALLARDS (ANAS PLATYRHYNCHOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Berghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiana Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Poulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8488,90 +8488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Replication, Persistence in Water and Genetic Characterization of Two Influenza A Viruses Isolated from Surface Lake Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamus Keeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e26566. </w:t>
@@ -8622,64 +8622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two commercial enzyme-linked immunosorbent assays for detection of Influenza A virus antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Page Luttrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Stallknecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8720,767 +8720,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-seeking behavior in worm-infected crickets and reversibility of parasitic manipulation.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host shifts and molecular evolution of H7 avian influenza virus hemagglutinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stallknecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arq215⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422x-8-328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814753v1</w:t>
+                <w:t xml:space="preserve">hal-04779770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host shifts and molecular evolution of H7 avian influenza virus hemagglutinin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-seeking behavior in worm-infected crickets and reversibility of parasitic manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Otálora-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8 (1), pp.328. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-422x-8-328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arq215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779770v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Distance of Highly Pathogenic Avian Influenza Virus Dispersal by Mallard, Common Teal and Eurasian Pochard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influenza A Viruses in American White Pelican (Pelecanus erythrorhynchos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">Virginia Goekjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10393-010-0275-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.1284-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/0090-3558-46.4.1284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307195v1</w:t>
+                <w:t xml:space="preserve">hal-04779776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of Highly Pathogenic Avian Influenza Viruses in Natural Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J Feare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (7), pp.1057-1062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid1607.090389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the weasel (Mustela nivalis) in the western-Palaearctic region: combined effects of glacial events and human movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (5), pp.449-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2009.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A Viruses in American White Pelican (Pelecanus erythrorhynchos)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Potential Distance of Highly Pathogenic Avian Influenza Virus Dispersal by Mallard, Common Teal and Eurasian Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Poulson</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Goekjian</w:t>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (4), pp.1284-1289. </w:t>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/0090-3558-46.4.1284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10393-010-0275-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779776v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian Influenza Circulation in the Camargue (South of France) During the 2006–07 Season</w:t>
               </w:r>
@@ -9594,453 +9594,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of avian influenza viruses by common teal (Anas crecca) in Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ecological significance of manipulative parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Albespy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Renaud</w:t>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007289⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2008.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00457728v1</w:t>
+                <w:t xml:space="preserve">hal-02519128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-borne transmission drives avian influenza dynamics in wild birds: the case of the 2005-2006 epidemics in the Camargue area.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spread of avian influenza viruses by common teal (Anas crecca) in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Albespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00457555v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00457728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological significance of manipulative parasites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Water-borne transmission drives avian influenza dynamics in wild birds: the case of the 2005-2006 epidemics in the Camargue area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Ming Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Poulin</w:t>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (1), pp.41-48. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.800-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2008.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519128v1</w:t>
+                <w:t xml:space="preserve">pasteur-00457555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular surveillance for avian influenza A virus in king penguins (Aptenodytes patagonicus).</w:t>
               </w:r>
@@ -10052,51 +10052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Ming Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10186,77 +10186,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Ming Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Genetic Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (1), pp.121-123. </w:t>
@@ -10320,64 +10320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam P. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10454,51 +10454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,77 +10574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent expansion of highly pathogenic avian influenza H5N1: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 149 (2), pp.202-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10822,272 +10822,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00379972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the weasel (Mustela nivalis) in Corsica based on mitochondrial control region sequences</w:t>
+                <w:t xml:space="preserve">Parasitological Consequences of Overcrowding in Protected Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Montgelard</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.303-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10393-006-0067-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mambio.2005.11.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00338820v1</w:t>
+                <w:t xml:space="preserve">hal-02521202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitological Consequences of Overcrowding in Protected Areas</w:t>
+                <w:t xml:space="preserve">Genetic variation of the weasel (Mustela nivalis) in Corsica based on mitochondrial control region sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Montgelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (4), pp.303-307. </w:t>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (3), pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10393-006-0067-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mambio.2005.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521202v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00338820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pitfalls of proteomics experiments without the correct use of bioinformatics tools.</w:t>
               </w:r>
@@ -11099,51 +11099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11213,377 +11213,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasite survives predation on its host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Do distantly related parasites rely on the same proximate factors to alter the behaviour of their hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Duneau</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh D. Loxdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/440756a⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1603), pp.2869-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992927v1</w:t>
+                <w:t xml:space="preserve">hal-00199184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do distantly related parasites rely on the same proximate factors to alter the behaviour of their hosts?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Parasite survives predation on its host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugh D. Loxdale</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 273 (1603), pp.2869-2877. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440 (7085), pp.756-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/440756a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199184v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hairworm anti-predator strategy: a study of causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 133 (05), pp.631. </w:t>
@@ -11842,64 +11842,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas F., Renaud F. &amp; Guégan J-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et Evolution des Systèmes Parasités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2012</w:t>
@@ -12040,51 +12040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pérez-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J Feare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Majumdar S.K., Brenner F. J., Huffman J.E., McLean R.G., Panah A.I., Pietrobon P.J., Keeler S.P. &amp; Shive SE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandemic Influenza Viruses: Science, Surveillance and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Pennsylvania Academy of Sciences, 2011</w:t>
@@ -12126,64 +12126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les virus influenza A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauthier-Clerc M. &amp; Thomas F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie de la santé et biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2010</w:t>
@@ -12225,64 +12225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitism, biodiversity and conservation biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas F., Guégan J-F. &amp; Renaud F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution of Parasitism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2009</w:t>
@@ -12324,64 +12324,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitisme, Biodiversité et Biologie de la Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas F., Renaud F. &amp; Guégan J-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et Evolution des Systèmes Parasités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, 2007</w:t>
@@ -12729,51 +12729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05592452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Leong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-026-01795-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chiron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana V Ramanantsalama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L Muylaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O.G. Hoarau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01605-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O G Hoarau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/jwd-d-24-00167" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hoarau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#246;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01357-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16334-300420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Duchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Rasoarimanana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsama Rajemison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Ramanantsalama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2023.25.2.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Kaufman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Wickenkamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcinnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Donnell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Pryde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.47.3556" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joffrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268823000171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04105069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olalla Torrontegi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211600" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04095238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Simbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Yemadje-Menudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2804.212243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106462" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01673-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081524" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63799-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josanne H Verhagen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Poen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Stallknecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van der Vliet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lexmond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-020-01487-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02929908v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O. G. Hoarau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008790" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001494" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330420v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gantelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13531" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361413v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid S. Khan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer F Provencher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Forbes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Mallory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2019.02.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848829v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166646v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hoarau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corrie Schoeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-1011-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.47" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779598v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Gowthaman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambu Dayal Singh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Dhama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palani Srinivasan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Saravanan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13337-016-0350-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Ramey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kim Torchetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Poulson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Reeves" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2947-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Robertson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Waldenstr&#246;m" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11135-050815-RegR" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483417v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney M. Kistler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Stallknecht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Pedersen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-08-192" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Pedersen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ramey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dugan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.067504-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Handel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stallknecht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rohani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3051" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poulson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Shannon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Slagter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slusher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10455-112512-ResNote.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Brown" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130609" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamus Keeler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-10-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-11-322" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pantin-Jackwood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Kistler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page Luttrell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Spackman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12070" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779731v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10158-040912-reg.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.08.022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779742v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Tolf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bengtsson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Latorre-Margalef" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Berghaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiana Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-09-280" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026566" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638711416626" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779770v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-328" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-010-0275-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1607.090389" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779776v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Goekjian" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-46.4.1284" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/8665-022509-ResNote.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457728v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albespy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007289" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457555v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WL9P5QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496146v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0587-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457884v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03375.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167805v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8JZTC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2007.00699.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKMG5MJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379972v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-43.4.789" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338820v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitevin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2005.11.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6V9HFZL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0067-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20QSCV1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779811v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Brook" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabemananjara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.40" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779821v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779827v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa P&#233;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779792v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05592452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Leong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-026-01795-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chiron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana V Ramanantsalama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Wilkinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata L Muylaert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Goodman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Aguillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Turpin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O.G. Hoarau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01605-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/jwd-d-24-00167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O G Hoarau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hoarau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#246;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dietrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01357-24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16334-300420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bunbury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Choeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Castex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Duchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e03030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volaniaina Rasoarimanana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balsama Rajemison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riana Ramanantsalama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/15081109ACC2023.25.2.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Kaufman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baudino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Wickenkamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Boucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Feare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcinnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Donnell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Pryde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.47.3556" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9814" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Joffrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268823000171" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trevail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A.C. Nicoll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Freeman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Schwarz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04105069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olalla Torrontegi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.211600" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04095238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04110066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Simbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105381" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Yemadje-Menudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2804.212243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106462" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01673-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03390473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lazarine Poulle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gedda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255664" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03703001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081524" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63799-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04109937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josanne H Verhagen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Poen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Stallknecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan van der Vliet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lexmond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02929908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel O. G. Hoarau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-020-01487-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bazire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gantelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13531" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03063868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001494" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361413v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid S. Khan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer F Provencher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Forbes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Mallory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2019.02.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airam Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arcos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Dias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Holmes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01909356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Hoarau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corrie Schoeman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-1011-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197291" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02166646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Danckwerts" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Humeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-017-0773-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Summers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00394" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan M Lagadec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emi.2017.47" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779598v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Gowthaman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambu Dayal Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Dhama" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palani Srinivasan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Saravanan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13337-016-0350-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mccoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecollinet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001661" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Ramey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kim Torchetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L. Poulson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Carter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Reeves" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-2947-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Robertson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Waldenstr&#246;m" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/11135-050815-RegR" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779175v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Pedersen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ramey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dugan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.067504-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Feare" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483417v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney M. Kistler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Stallknecht" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Pedersen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-08-192" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004925.s005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779858v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Rouzic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00477-14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274566v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097185" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285429v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2005.131088" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Handel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stallknecht" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pejman Rohani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3051" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Brown" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Poulson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-11-322" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamus Keeler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-10-13" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Shannon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Slagter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Slusher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10455-112512-ResNote.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. Brown" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130609" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2012-09-227" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Pantin-Jackwood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/10158-040912-reg.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whitney Kistler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page Luttrell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Spackman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12070" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Tolf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bengtsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodrigues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Latorre-Margalef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836609v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.08.022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Berghaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiana Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2011-09-280" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026566" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638711416626" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-328" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779776v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Goekjian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-46.4.1284" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02502572v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1607.090389" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poitevin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.186" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307195v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Simon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-010-0275-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518621v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Chang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Grandhomme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kayser" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1637/8665-022509-ResNote.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457728v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albespy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007289" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457555v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WL9P5QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496146v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beaune" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-009-0587-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00457884v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03375.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167805v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie van Der Werf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8JZTC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2007.00699.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKMG5MJD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379972v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-43.4.789" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521202v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10393-006-0067-z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20QSCV1C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00338820v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitevin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2005.11.005" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6V9HFZL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779811v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Brook" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabemananjara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.40" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779821v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779827v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa P&#233;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779845v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779792v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wilkinson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>