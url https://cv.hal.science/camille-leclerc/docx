--- v1 (2026-03-26)
+++ v2 (2026-05-16)
@@ -2191,77 +2191,342 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consequences of connectivity on aquatic food webs in Metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How environmental variables shape wetland food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Crabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress in Ecology &amp; Evolution - SFE²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to quantify the vulnerability of insular biota to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2313,322 +2578,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550966v4</w:t>
-              </w:r>
-[...263 lines deleted...]
-                <w:t xml:space="preserve">hal-04954480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2886,51 +2886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224555v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Butt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caetano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Capdevila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03735798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Colleu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15941" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13441" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18740-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01788888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24733-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blooi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Martel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W.J. Garner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.11.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.@@.5533" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550966v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perricher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224555v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Butt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caetano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Capdevila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Fern&#225;ndez-Palacios" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.557" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70144" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05245093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.70077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Montoya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Danet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edeline" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03735798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Colleu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15941" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magneville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13441" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15771" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18740-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02477847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01788888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24733-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blooi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Martel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W.J. Garner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.11.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.@@.5533" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perricher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550966v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>