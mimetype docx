--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1937,277 +1937,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
+                <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jaramillo‐correa</w:t>
+                <w:t xml:space="preserve">J.A. Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grivet</w:t>
+                <w:t xml:space="preserve">S.C. González‐martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748065v1</w:t>
+                <w:t xml:space="preserve">hal-02748063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
+                <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Cabezas</w:t>
+                <w:t xml:space="preserve">J.P. Jaramillo‐correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. González‐martínez</w:t>
+                <w:t xml:space="preserve">D. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Collada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+                <w:t xml:space="preserve">F. Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748063v1</w:t>
+                <w:t xml:space="preserve">hal-02748065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of high density linkage maps in European oak for multi-objective genetic applications</w:t>
               </w:r>
@@ -4208,51 +4208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0426-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81PNWRFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Fessler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Herrera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cancino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0426-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81PNWRFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Fessler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saneyoshi Ueno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813943v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Herrera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cancino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>