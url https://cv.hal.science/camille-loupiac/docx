--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1755,295 +1755,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+                <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pradelles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321268v1</w:t>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron imaging and tomography: Applications in food science</w:t>
               </w:r>
@@ -2433,269 +2433,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495127v1</w:t>
+                <w:t xml:space="preserve">hal-05385496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.207 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-016-9431-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385496v1</w:t>
+                <w:t xml:space="preserve">hal-01495127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
               </w:r>
@@ -3429,51 +3429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cork viewed from the inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,51 +6991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion mechanisms in cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,51 +7988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6725400"/>
+    <w:nsid w:val="82A369A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8219,51 +8219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-loupiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-0313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165623918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittawan Tongkanarak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapol Srichana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.113964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04091987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna Esoyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7243" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martinez-Sanz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Larsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalep Filli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Mini&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051765" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02355926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818802001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02355978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2016.1125733" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.10.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q2KX2GC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02356021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.07.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2015.995987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02356101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Magli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Ortore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spinozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4035479" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2005.10.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4XV8N3G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Gomis R" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-loupiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-0313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165623918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittawan Tongkanarak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapol Srichana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.113964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04091987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna Esoyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7243" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martinez-Sanz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Larsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalep Filli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Mini&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051765" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02355926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818802001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02355978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2016.1125733" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.10.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q2KX2GC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02356021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.07.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2015.995987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02356101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Magli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Ortore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spinozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4035479" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2005.10.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4XV8N3G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Gomis R" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>