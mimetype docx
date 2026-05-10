--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -567,286 +567,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Valvigne : Valorisation des coproduits vitivinicoles dans le cadre d’une économie circulaire</w:t>
+                <w:t xml:space="preserve">Interaction between Armenian clay-based ceramics and model wine during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Syuzanna Esoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourque</w:t>
+                <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Adrian</w:t>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bouyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.101-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722016v1</w:t>
+                <w:t xml:space="preserve">hal-04091987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Armenian clay-based ceramics and model wine during storage</w:t>
+                <w:t xml:space="preserve">Projet Valvigne : Valorisation des coproduits vitivinicoles dans le cadre d’une économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syuzanna Esoyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
+                <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Frederic Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091987v1</w:t>
+                <w:t xml:space="preserve">hal-04722016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des protéines d’insectes et de microalgues dans nos assiettes : Grâce à l’optimisation des étapes d’extraction ou à la mise en forme par cuisson-extrusion</w:t>
               </w:r>
@@ -1143,51 +1143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalep Filli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103, pp.105697. </w:t>
@@ -1487,1690 +1487,1702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high pressure cell using metallic windows to investigate the structure of molecular solutions up to 600 MPa by small-angle neutron scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Brûlet</w:t>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Colas de La Noue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5051765⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345781v1</w:t>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">John Aldo Lee</w:t>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173597v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">A high pressure cell using metallic windows to investigate the structure of molecular solutions up to 600 MPa by small-angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Annighöfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brûlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Alexandre Colas de La Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (2), pp.025106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5051765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321268v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron imaging and tomography: Applications in food science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 188, pp.02001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201818802001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure on the antimicrobial activity and secondary structure of the bacteriocin nisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.9 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of cooking on meat microstructure studied by low field NMR and Neutron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.36-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foostr.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-016-9431-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01495127v1</w:t>
+                <w:t xml:space="preserve">hal-04235767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SFN, French Neutron Community Meets at JDN23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neutron News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.17-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10448632.2016.1125733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235767v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFN, French Neutron Community Meets at JDN23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutron Imaging of Meat during Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutron News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.207 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-016-9431-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10448632.2016.1125733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02355978v1</w:t>
+                <w:t xml:space="preserve">hal-01495127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How neutron scattering experiments can target the structure and dynamics of milk proteins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.93 - 97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAGINE: A Cold Neutron Imaging Station at the Laboratoire Léon Brillouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69, pp.67-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Diem Uyen Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,969 +3191,969 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (3), pp.551-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4sm01839g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrons and Food 3: A Common Forum for Food Scientists and Neutron Scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutron News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (1), pp.9-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10448632.2015.995987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron scattering and imaging: a tool for archaeological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Magli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (3), pp.289-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cork viewed from the inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.214 - 221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of adsorbed protein (betalactoglobulin) on natural clay (montmorillonite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Maissiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (105), pp.61096-61103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4RA11607K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of high hydrostatic pressure on structure and dynamics of β-lactoglobulin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grazia Ortore</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Spinozzi</w:t>
+                <w:t xml:space="preserve">Aurélie Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Mariani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Bernadette Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1830 (10), pp.4974-4980. </w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359564v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myoglobin on Silica: A Case Study of the Impact of Adsorption on Protein Structure and Dynamics</w:t>
+                <w:t xml:space="preserve">The impact of high hydrostatic pressure on structure and dynamics of β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Devineau</w:t>
+                <w:t xml:space="preserve">Daniela Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
+                <w:t xml:space="preserve">Maria Grazia Ortore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Spinozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la4035479⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1830 (10), pp.4974-4980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359507v1</w:t>
+                <w:t xml:space="preserve">hal-02359564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Myoglobin on Silica: A Case Study of the Impact of Adsorption on Protein Structure and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loussiné Zargarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (44), pp.13465-13472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la4035479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359633v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4150,1028 +4162,1028 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11/12, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing protein-membrane interactions using solid supported membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Junghans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Köper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (6), pp.2709-2716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la103200k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and sub-ambient thermal transition relationships in water–sucrose solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (1), pp.365-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-010-1114-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Relaxation During Drying and Rehydration of Food Materials—the Water Effect and the Origin of Hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lillford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.160-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-011-9204-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of calcium and zinc pectinate films investigated by FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (7), pp.929-933. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of iron chelates on oil–water interface, stabilized by milk proteins: The role of phosphate groups and pH. Prediction of iron transfer from aqueous phase toward fat globule surface by changes of interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (4), pp.364-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-Lipid Interactions at the Air-Water Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Junghans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlóe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Köper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (14), pp.12049-12053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la100036v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-lactoglobulin under high pressure studied by small-angle neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calmettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1764 (2), pp.211-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbapap.2005.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5181,1323 +5193,1323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteins under Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Northern Lights on Food VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines des graines de légumineuses : état des connaissances et recherches en cours dans LETSPROSEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieneke Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Protéome Vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sucrose and water contents on macroscopic structure and stability of cereal based products : Thermodynamic versus dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supuksorn Masavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nexus of Food, Energy, and Water - 255th National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American-Chemical-Society (ACS), Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Transport through Cork.</w:t>
+                <w:t xml:space="preserve">Diffusion mechanisms in cork.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334866v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and gas transport through cork</w:t>
+                <w:t xml:space="preserve">Oxygen Transport through Cork.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oeno 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19th Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334901v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Neiers</w:t>
+                <w:t xml:space="preserve">Internal structure and gas transport through cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Oeno 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272427v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation study of the interaction of the divalent cations Ca2+ and Zn2+ with polygalacturonic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uyen H.T.D</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sicily, Italy</w:t>
+              <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272352v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion mechanisms in cork.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulation study of the interaction of the divalent cations Ca2+ and Zn2+ with polygalacturonic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen H.T.D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334928v1</w:t>
+                <w:t xml:space="preserve">hal-05272352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight in the mechanism of interactions of divalent cation (Ca and Zn) with low methoxy pectin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cousin F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Neutron &amp; Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">he cork viewed from the inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the isothermal compressibility of hydrated myoglobin by small-angle neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calmettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Neutron Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6507,1232 +6519,1232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Dolivet</w:t>
+                <w:t xml:space="preserve">Impact of supercritical CO2 on C-phycocyanin in presence of polyethylene glycol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible soft matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Green Food Tech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157852v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a purification protocol of grape juice peptides responsible for wines oxidative stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are plant protein ingredients efficient egg white replacers in foams ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gallarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc John Carlos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noret</w:t>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besancon, France</w:t>
+              <w:t xml:space="preserve">Edible soft matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517175v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioanalytical workflow for exploring the chemical diversity and antioxidant capacity of grape juice peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Development of a purification protocol of grape juice peptides responsible for wines oxidative stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc John Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183809v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supercritical CO2 on C-phycocyanin in presence of polyethylene glycol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Bioanalytical workflow for exploring the chemical diversity and antioxidant capacity of grape juice peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc John Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Food Tech 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Macrowine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516973v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion mechanisms in cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium International Meeting on Packaging Material / Bioproduct Interactions (MATBIM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Thermal Denaturation of Beef Muscle: Neutron Imaging and spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of pectin-theophylline films or beads for colonic drug delivery: effect of calcium and zinc cations,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268840v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of protein-pectin interactions and their impact in the stability of W/O emulsion before and after drying.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Performances of pectin-theophylline films or beads for colonic drug delivery: effect of calcium and zinc cations,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Gomis R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268816v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lequin S</w:t>
+                <w:t xml:space="preserve">Characterization of protein-pectin interactions and their impact in the stability of W/O emulsion before and after drying.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequin S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268861v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hautes Pressions : les Nouveaux Enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mottin, Stéphane and Lelièvre, Gérard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRCT-CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, pp.256, 2012, Intégrations [des savoirs et des savoir-faire], Mottin, Stéphane, 978-2918701101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7742,185 +7754,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lorient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Dairy Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.457-526, 2009, 9780387848648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-84865-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7988,51 +8000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82A369A1"/>
+    <w:nsid w:val="301CEBDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8219,51 +8231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-loupiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-0313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165623918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittawan Tongkanarak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapol Srichana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.113964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04091987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna Esoyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7243" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martinez-Sanz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Larsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalep Filli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Mini&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051765" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02355926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818802001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02355978v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2016.1125733" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.10.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q2KX2GC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02356021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.07.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358891v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2015.995987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02356101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Magli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2440" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Ortore" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spinozzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4035479" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2005.10.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4XV8N3G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Gomis R" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-loupiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-0313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165623918" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittawan Tongkanarak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapol Srichana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.113964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04091987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna Esoyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel LE FLEM" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02464139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martinez-Sanz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Larsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalep Filli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105697" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Mini&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.10.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345781v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#251;let" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5051765" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02355926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818802001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2017.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02355978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2016.1125733" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01495127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9431-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q2KX2GC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02356021v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lavie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.07.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2015.995987" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02356101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Magli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Ortore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spinozzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.06.040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loussin&#233; Zargarian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4035479" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Junghans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo K&#246;per" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103200k" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02360189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Simatos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1114-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0F0F1EF5948209453A1AD56C3E73AE3D3E5DA24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lillford" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-011-9204-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDFS473H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chl&#243;e Champagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100036v" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmettes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2005.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4XV8N3G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517261v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912195v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gallarotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517175v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc John Carlos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183809v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Gomis R" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378637v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorient" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-84865-5_11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34CC9CFFBCBBCA461A5A6036ECAFD351A516F3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>