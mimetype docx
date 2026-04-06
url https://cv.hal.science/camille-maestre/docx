--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -714,425 +714,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maestre</w:t>
+                <w:t xml:space="preserve">Etienne Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Eli Janzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Journet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735082v1</w:t>
+                <w:t xml:space="preserve">hal-04615308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+                <w:t xml:space="preserve">Benchmarking the integration of hexagonal boron nitride crystals and thin films into graphene-based van der Waals heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Ouaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Azpeitia Urkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Carré</w:t>
+                <w:t xml:space="preserve">Sunaja Baltic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Janzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James H. Edgar</w:t>
+                <w:t xml:space="preserve">Julien Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.015017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad96c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615308v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking the integration of hexagonal boron nitride crystals and thin films into graphene-based van der Waals heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufiq Ouaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Arnold</w:t>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Azpeitia Urkia</w:t>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunaja Baltic</w:t>
+                <w:t xml:space="preserve">Berangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barjon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.015017. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad96c9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834099v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t>
               </w:r>
@@ -1252,90 +1252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the synthesis of hBN crystals to their use as nanosheets in van der Waals heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1386,103 +1386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexagonal boron nitride: a review on selfstanding crystals synthesis towards 2D nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,90 +1682,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the synthesis of boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1797,472 +1797,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
+              <w:t xml:space="preserve">BN Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883470v1</w:t>
+                <w:t xml:space="preserve">hal-04883463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883466v1</w:t>
+                <w:t xml:space="preserve">hal-04883470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BN Workshop 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Graphene 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883463v1</w:t>
+                <w:t xml:space="preserve">hal-04883466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,90 +2287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2402,351 +2402,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016238v1</w:t>
+                <w:t xml:space="preserve">hal-05023855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023855v1</w:t>
+                <w:t xml:space="preserve">hal-05016238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSpain 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2784,90 +2784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECERS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2892,103 +2892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3013,64 +3013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,103 +3138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3272,90 +3272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
@@ -3384,103 +3384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3505,103 +3505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3626,103 +3626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3747,103 +3747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3868,103 +3868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3989,103 +3989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4142,51 +4142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la croissance de cristaux de nitrure de bore hexagonal pour la génération de nanofeuillets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4303,51 +4303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4B3991B"/>
+    <w:nsid w:val="DFEA10AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4534,51 +4534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-maestre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7911-3758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae15a0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Ouaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azpeitia Urkia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaja Baltic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad96c9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac6c31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac2b87" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275333v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-maestre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7911-3758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae15a0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Ouaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azpeitia Urkia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaja Baltic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad96c9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac6c31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac2b87" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275333v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>