--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -714,425 +714,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Carré</w:t>
+                <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Janzen</w:t>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James H. Edgar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615308v1</w:t>
+                <w:t xml:space="preserve">hal-04735082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking the integration of hexagonal boron nitride crystals and thin films into graphene-based van der Waals heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taoufiq Ouaj</w:t>
+                <w:t xml:space="preserve">Surface recombination and out-of-plane diffusivity of free excitons in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunaja Baltic</w:t>
+                <w:t xml:space="preserve">Etienne Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barjon</w:t>
+                <w:t xml:space="preserve">Eli Janzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad96c9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (15), pp.155305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834099v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride crystal growth in the Li3BN2-BN system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking the integration of hexagonal boron nitride crystals and thin films into graphene-based van der Waals heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Taoufiq Ouaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Jon Azpeitia Urkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berangère Toury</w:t>
+                <w:t xml:space="preserve">Sunaja Baltic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Barjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (19), pp.9848-9859. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.015017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad96c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735082v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t>
               </w:r>
@@ -1150,51 +1150,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rosticher</w:t>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1252,90 +1252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the synthesis of hBN crystals to their use as nanosheets in van der Waals heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1386,103 +1386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexagonal boron nitride: a review on selfstanding crystals synthesis towards 2D nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,90 +1682,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the synthesis of boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,103 +1803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the h-BN crystal growth and the defect generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BN Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,103 +1924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The road for continuous flux growth of bulk hBN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lipperscheid, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2045,103 +2045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for a defect in a (millimetre-sized) h-BN stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2166,103 +2166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of selfstanding hBN crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,90 +2287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original ways to large h-BN single crystals and derived nanosheets,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2408,103 +2408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis of hBN crystals from preceramic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Nanosciences &amp; Nanotechnologies (NN23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2529,90 +2529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis of hexagonal boron nitride crystals from preceramic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2650,103 +2650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond graphene: how to synthesize hexagonal boron nitride crystals by chemical route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoSpain 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2784,90 +2784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECERS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2892,103 +2892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">h-BN crystal growth: from synthesis to functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Nanotechnology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3013,64 +3013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use the polymer-derived ceramics route for the synthesis of boron nitride-based nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangdi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,103 +3138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene Flagship WP3 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3272,90 +3272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellent Boron Nitride Nanosheets from a new source of large hBN single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroBoron 9, 9th European Conference on Boron chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t>
@@ -3384,103 +3384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in selfstanding hBN crystals synthesis via the PDC route,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3505,103 +3505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of selfstanding hBN crystals via the Polymer Derived Ceramics route and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3626,103 +3626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the selfstanding hBN crystal synthesis via the PDC route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Howdi Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3747,103 +3747,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of selfstanding hBN crystals : hunting for crystal defects and contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3868,103 +3868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of selfstanding h-BN crystals: towards 2D nanosheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3989,103 +3989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hBN growth via PDCs assisted by HIP : towards the undertanding of growth mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Graphene Flagship Core 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4142,51 +4142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la croissance de cristaux de nitrure de bore hexagonal pour la génération de nanofeuillets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4303,51 +4303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFEA10AA"/>
+    <w:nsid w:val="45FE1C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4534,51 +4534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-maestre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7911-3758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae15a0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Ouaj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azpeitia Urkia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaja Baltic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad96c9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac6c31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac2b87" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275333v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-maestre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7911-3758" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403200v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cardinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Trillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ae15a0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175213v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01995" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Carr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Ouaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azpeitia Urkia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaja Baltic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad96c9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangdi Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac6c31" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ac2b87" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bataillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sijobert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101271" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016255v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boitumelo Matsoso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Hao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016309v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04275333v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>