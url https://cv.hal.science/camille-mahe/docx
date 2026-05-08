--- v0 (2026-03-06)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Mahé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en histoire contemporaine à l'Université de Strasbourg (composante IEP)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Mahé est maitresse de conférences en histoire contemporaine à l'Université de Strasbourg (Composante IEP), chercheuse au Laboratoire interdisciplinaire en études cultures (LinCs - UMR 7069) et chercheuse associée au Centre d'histoire de Sciences Po (CHSP) à Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche principaux sont l'histoire de l'enfance, du phénomène guerrier, l'histoire des savoirs et des sciences de l'enfance, la santé publique au 20e siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sa thèse, soutenue en 2021 (Sciences Po Paris/Warwick University), qui porte sur l'enfance en sortie de Seconde Guerre mondiale en France, en Allemagne et en Italie  fait l'objet d'une publication aux Presses universitaires de France : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale des enfants. Allemagne, France, Italie, 1943-1949</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Puf, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille actuellement sur les enfants mutilés du second conflit mondial dans le cadre de l'Idex attractivités Enf(h)ances (2024-2026) - &amp;quot;Les enfants mutilés/handicapés de la Seconde Guerre mondiale : expériences, gouvernement des corps et recomposition des normes (France & Italie, années 1940-1950)&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à la défaite : perspectives franco-allemandes (1918-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p0y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04790442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira, Marie Derrien, Élise Julien (dir.), La vie d'après. Les retours de la Grande Guerre, Villeneuve-d'Ascq (Presses universitaires du Septentrion) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2023.3.99982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una guerra più &amp;quot;piccola''? Una storia comparata delle esperienze della Seconda guerra mondiale nella prospettiva dei bambini (Germania, Francia e Italia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/303, pp.66-88. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/IC2023-303003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Road to Recovery: The Provision of Health Services to French, German and Italian Children in the Aftermath of the Second World War (1944−49)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of History / Revue européenne d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (6), pp.907-928. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13507486.2023.2258903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des familles de substitution pour échapper à la misère. Les « trains du bonheur », reflet de la solidarité nationale ou instrumentalisation de l’aide à l’enfance dans l’Italie de la sortie de guerre (1945-1948) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhei.024.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des familles de substitution pour échapper à la misère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 24 (1), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhei.024.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des citoyens: (Re)construire l’école après Mussolini dans l’Italie de l’immédiat après-guerre (1943-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.3-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.145.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie, alliée ou victime de l’Allemagne nazie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2017.3.41502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au temps de la Seconde Guerre mondiale : entre nouvelles pratiques et mises en danger des enfants ouest-européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence et jeu de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-303, 2023, 9782381852065. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.27226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au temps de la Seconde Guerre mondiale : entre nouvelles pratiques et mise en danger des enfants ouest-européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Dasen; Typhaine Haziza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence et jeu, de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.295--312, 2023, 978-2-38185-204-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfances ordinaires ? Une histoire comparée de la sortie de guerre des enfants d'Europe occidentale (Allemagne de l’Ouest, France, Italie, 1943-1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Institut d'études politiques de Paris - Sciences Po, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021IEPP0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03772871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Mahé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences en histoire contemporaine à l'Université de Strasbourg (composante IEP)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Mahé est maitresse de conférences en histoire contemporaine à l'Université de Strasbourg (Composante IEP), chercheuse au Laboratoire interdisciplinaire en études cultures (LinCs - UMR 7069) et chercheuse associée au Centre d'histoire de Sciences Po (CHSP) à Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche principaux sont l'histoire de l'enfance, du phénomène guerrier, l'histoire des savoirs et des sciences de l'enfance, la santé publique au 20e siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sa thèse, soutenue en 2021 (Sciences Po Paris/Warwick University), qui porte sur l'enfance en sortie de Seconde Guerre mondiale en France, en Allemagne et en Italie  fait l'objet d'une publication aux Presses universitaires de France : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Seconde Guerre mondiale des enfants. Allemagne, France, Italie, 1943-1949</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Puf, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille actuellement sur les enfants mutilés du second conflit mondial dans le cadre de l'Idex attractivités Enf(h)ances (2024-2026) - &amp;quot;Les enfants mutilés/handicapés de la Seconde Guerre mondiale : expériences, gouvernement des corps et recomposition des normes (France & Italie, années 1940-1950)&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à la défaite : perspectives franco-allemandes (1918-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Létang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12p0y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04790442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una guerra più &amp;quot;piccola''? Una storia comparata delle esperienze della Seconda guerra mondiale nella prospettiva dei bambini (Germania, Francia e Italia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/303, pp.66-88. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/IC2023-303003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu de Oliveira, Marie Derrien, Élise Julien (dir.), La vie d'après. Les retours de la Grande Guerre, Villeneuve-d'Ascq (Presses universitaires du Septentrion) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2023.3.99982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Road to Recovery: The Provision of Health Services to French, German and Italian Children in the Aftermath of the Second World War (1944−49)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of History / Revue européenne d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (6), pp.907-928. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13507486.2023.2258903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des familles de substitution pour échapper à la misère. Les « trains du bonheur », reflet de la solidarité nationale ou instrumentalisation de l’aide à l’enfance dans l’Italie de la sortie de guerre (1945-1948) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhei.024.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des familles de substitution pour échapper à la misère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 24 (1), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhei.024.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des citoyens: (Re)construire l’école après Mussolini dans l’Italie de l’immédiat après-guerre (1943-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.3-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vin.145.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie, alliée ou victime de l’Allemagne nazie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2017.3.41502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au temps de la Seconde Guerre mondiale : entre nouvelles pratiques et mises en danger des enfants ouest-européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence et jeu de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-303, 2023, 9782381852065. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puc.27226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer au temps de la Seconde Guerre mondiale : entre nouvelles pratiques et mise en danger des enfants ouest-européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Dasen; Typhaine Haziza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence et jeu, de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.295--312, 2023, 978-2-38185-204-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfances ordinaires ? Une histoire comparée de la sortie de guerre des enfants d'Europe occidentale (Allemagne de l’Ouest, France, Italie, 1943-1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Institut d'études politiques de Paris - Sciences Po, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021IEPP0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03772871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04790442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud L&#233;tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mah&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/IC2023-303003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2258903" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.024.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03427229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mahe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2017.3.41502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27226" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03772871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04790442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud L&#233;tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mah&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p0y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/IC2023-303003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.3.99982" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13507486.2023.2258903" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.024.0069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03427229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.145.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mahe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2017.3.41502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27226" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03772871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>