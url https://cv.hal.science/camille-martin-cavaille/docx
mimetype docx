--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -558,470 +558,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">22 èmes journées scientifiques du (RF)2B, Jul 2024, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815350v1</w:t>
+                <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
+                <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rateau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo l'Helguen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815346v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo l'Helguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387347v1</w:t>
+                <w:t xml:space="preserve">hal-04815346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microscopic and chemical characterization of seashell co-products for valorization in cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1031,594 +1156,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyster shell concrete durability in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/JMCEE7/MTENG-23573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.581-592, 2023, RILEM Bookseries, 978-3-031-33211-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin-Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (1), Springer International Publishing, pp.65-73, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de durabilité de bétons de co-produits calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journées scientifiques du (RF)2B, prix poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387151v1</w:t>
-              </w:r>
-[...292 lines deleted...]
-                <w:t xml:space="preserve">hal-04170015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1765,51 +1890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.77" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.77" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>