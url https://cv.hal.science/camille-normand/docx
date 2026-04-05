--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -160,471 +160,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpèsvirus équins et environnement : ce qu’il faut savoir pour protéger les chevaux lors des rassemblements</w:t>
+                <w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameline Virevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normandy horse meet'up 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271904v1</w:t>
+                <w:t xml:space="preserve">hal-05078757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herpèsvirus équins et environnement : ce qu’il faut savoir pour protéger les chevaux lors des rassemblements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Normandy horse meet'up 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127721v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Larosa</w:t>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting Equine health research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271835v1</w:t>
+                <w:t xml:space="preserve">hal-05127721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Normand</w:t>
+                <w:t xml:space="preserve">Cerebral organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hameline Virevialle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vercken</w:t>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t>
+              <w:t xml:space="preserve">Connecting Equine health research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078757v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
               </w:r>
@@ -718,77 +718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinori Kambayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connecting Equine health research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
@@ -811,1132 +811,1132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Lauteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723757v1</w:t>
+                <w:t xml:space="preserve">hal-04723262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium Rhinopneumonie : Retour de praticien sur une épidémie EHV-1 - Praticien et labo d'analyses, un travail main dans la main</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785573v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium Rhinopneumonie : Retour de praticien sur une épidémie EHV-1 - Praticien et labo d'analyses, un travail main dans la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameline Virevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651833v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723747v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectivity of EHV-4 in water and stability on inanimate surfaces: identification of new antiviral compounds to help combat this risk</w:t>
+                <w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723250v1</w:t>
+                <w:t xml:space="preserve">hal-04723747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Surveillance Panel on Equine Influenza Vaccine Composition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WOAH, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729570v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
+                <w:t xml:space="preserve">Infectivity of EHV-4 in water and stability on inanimate surfaces: identification of new antiviral compounds to help combat this risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723984v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
+                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Expert Surveillance Panel on Equine Influenza Vaccine Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WOAH, Sep 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723262v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECEIM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t>
@@ -1991,77 +1991,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
@@ -2084,359 +2084,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Fortier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817187v1</w:t>
+                <w:t xml:space="preserve">hal-03691047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonassies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+              <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691047v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
@@ -2459,554 +2459,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375480v1</w:t>
+                <w:t xml:space="preserve">hal-03375462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385399v1</w:t>
+                <w:t xml:space="preserve">hal-03384989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384989v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375462v1</w:t>
+                <w:t xml:space="preserve">hal-03375480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’herpèsvirus équin 4 dans les infections respiratoires : une meilleure caractérisation pour une prophylaxie optimale</w:t>
               </w:r>
@@ -3061,77 +3061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,90 +3195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3365,64 +3365,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,420 +3454,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t>
+                <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780916v1</w:t>
+                <w:t xml:space="preserve">hal-04574212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
+                <w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04574212v1</w:t>
+                <w:t xml:space="preserve">hal-04780916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t>
               </w:r>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4108,77 +4108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,51 +4416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4524,90 +4524,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t>
@@ -4649,90 +4649,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hameline Virevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t>
@@ -4774,90 +4774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
@@ -4880,484 +4880,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonassies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12th International congress for veterinary virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653120v1</w:t>
+                <w:t xml:space="preserve">hal-03808188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International congress for veterinary virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808041v1</w:t>
+                <w:t xml:space="preserve">hal-03653120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International congress for veterinary virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808188v1</w:t>
+                <w:t xml:space="preserve">hal-03808041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Reims, France</w:t>
@@ -5386,90 +5386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB86C7C2"/>
+    <w:nsid w:val="1E2FE3D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5832,51 +5832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04961276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04961276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>