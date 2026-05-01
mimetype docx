--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -126,1152 +126,1152 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t>
+                <w:t xml:space="preserve">Utilisation des organoïdes cérébraux équins pour valider l’action potentielle de traitements contre l’herpèsvirus équin 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Normand</w:t>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hameline Virevialle</w:t>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Hue</w:t>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fortier</w:t>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vercken</w:t>
+                <w:t xml:space="preserve">Yoshinori Kambayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t>
+              <w:t xml:space="preserve">XXVIII èmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de virologie, Apr 2026, Toulouse, France. pp.170 (O35)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078757v1</w:t>
+                <w:t xml:space="preserve">hal-05598220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpèsvirus équins et environnement : ce qu’il faut savoir pour protéger les chevaux lors des rassemblements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameline Virevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normandy horse meet'up 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271904v1</w:t>
+                <w:t xml:space="preserve">hal-05078757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connecting Equine health research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Herpèsvirus équins et environnement : ce qu’il faut savoir pour protéger les chevaux lors des rassemblements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Surveillance Panel meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WOAH, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Normandy horse meet'up 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364901v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting Equine health research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Expert Surveillance Panel meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WOAH, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271855v1</w:t>
+                <w:t xml:space="preserve">hal-05364901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Kambayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connecting Equine health research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723262v1</w:t>
+                <w:t xml:space="preserve">hal-05271855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Fortier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Lauteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723984v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Larosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723738v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Rhinopneumonie : Retour de praticien sur une épidémie EHV-1 - Praticien et labo d'analyses, un travail main dans la main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hameline Virevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1290,976 +1290,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Hue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flora Carnet</w:t>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723757v1</w:t>
+                <w:t xml:space="preserve">hal-04723738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723747v1</w:t>
+                <w:t xml:space="preserve">hal-04723757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectivity of EHV-4 in water and stability on inanimate surfaces: identification of new antiviral compounds to help combat this risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723250v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Infectivity of EHV-4 in water and stability on inanimate surfaces: identification of new antiviral compounds to help combat this risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Surveillance Panel on Equine Influenza Vaccine Composition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WOAH, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729570v1</w:t>
+                <w:t xml:space="preserve">hal-04723250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEIM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Expert Surveillance Panel on Equine Influenza Vaccine Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WOAH, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264247v1</w:t>
+                <w:t xml:space="preserve">hal-04729570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flora Carnet</w:t>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECEIM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148728v1</w:t>
+                <w:t xml:space="preserve">hal-04264247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+              <w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691047v1</w:t>
+                <w:t xml:space="preserve">hal-04148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
@@ -2334,804 +2334,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Fortier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690334v1</w:t>
+                <w:t xml:space="preserve">hal-03691047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonassies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375462v1</w:t>
+                <w:t xml:space="preserve">hal-03690334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384989v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385399v1</w:t>
+                <w:t xml:space="preserve">hal-03375480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t>
+                <w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375480v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’herpèsvirus équin 4 dans les infections respiratoires : une meilleure caractérisation pour une prophylaxie optimale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377447v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,146 +3245,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’herpèsvirus équin 4 dans les infections respiratoires : une meilleure caractérisation pour une prophylaxie optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, INRAE, May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de l'AVEF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3338,847 +3463,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles El-Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheval Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 147, pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine herpesvirus-1 outbreak during a show-jumping competition: a clinical and epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.104869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,70 +4312,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4260,100 +4385,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhinopneumonie équine : caractérisation moléculaire et cellulaire de l'herpèsvirus équin 4, un modèle d'étude pour l'apport de connaissances dans la pathogénie de la maladie, la survie et l'intégrité du virus ainsi que l'identification de molécules antivirales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La rhinοpneumοnie équine : caractérisatiοn mοléculaire et cellulaire de l'herpèsvirus équin 4, un mοdèle d'étude pοur l'appοrt de cοnnaissances dans la pathοgénie de la maladie, la survie et l'intégrité du virus ainsi que l'identificatiοn de mοlécules antivirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. Normandie Université, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024NORMC405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04961276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4363,574 +4488,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameline Virevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hameline Virevialle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,602 +5063,602 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International congress for veterinary virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International congress for veterinary virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual VCRS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5601,51 +5726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E2FE3D6"/>
+    <w:nsid w:val="0B04FEF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5832,51 +5957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04961276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC405" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598220v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04961276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>