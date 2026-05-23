--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -285,3175 +285,3300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t>
+                <w:t xml:space="preserve">Effets de molécules antivirales dans le traitement de la rhinopneumonie équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Barnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Kambayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078757v1</w:t>
+                <w:t xml:space="preserve">hal-05615686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Herpèsvirus équins et environnement : ce qu’il faut savoir pour protéger les chevaux lors des rassemblements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Normandy horse meet'up 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127721v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral organoids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+                <w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameline Virevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting Equine health research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271835v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpèsvirus équins et environnement : ce qu’il faut savoir pour protéger les chevaux lors des rassemblements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cerebral organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normandy horse meet'up 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">Connecting Equine health research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271904v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pronost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Surveillance Panel meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WOAH, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364901v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">EIV epidemiological data in France (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting Equine health research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Expert Surveillance Panel meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WOAH, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271855v1</w:t>
+                <w:t xml:space="preserve">hal-05364901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Kambayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connecting Equine health research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723262v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Côme Thieulent</w:t>
+                <w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723984v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Rhinopneumonie : Retour de praticien sur une épidémie EHV-1 - Praticien et labo d'analyses, un travail main dans la main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameline Virevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723738v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Carnet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723757v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
+                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651833v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Infectivity of EHV-4 in water and stability on inanimate surfaces: identification of new antiviral compounds to help combat this risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723747v1</w:t>
+                <w:t xml:space="preserve">hal-04723250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectivity of EHV-4 in water and stability on inanimate surfaces: identification of new antiviral compounds to help combat this risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Expert Surveillance Panel on Equine Influenza Vaccine Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WOAH, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723250v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Lauteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Surveillance Panel on Equine Influenza Vaccine Composition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729570v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Guenoux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEIM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264247v1</w:t>
+                <w:t xml:space="preserve">hal-04723984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flora Carnet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECEIM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148728v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Fortier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817187v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+              <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690334v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bonassies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375462v1</w:t>
+                <w:t xml:space="preserve">hal-03690334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375480v1</w:t>
+                <w:t xml:space="preserve">hal-03384989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384989v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pronost</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385399v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Garvey</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362343v1</w:t>
+                <w:t xml:space="preserve">hal-03375480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’herpèsvirus équin 4 dans les infections respiratoires : une meilleure caractérisation pour une prophylaxie optimale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Carnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couroucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377447v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’herpèsvirus équin 4 dans les infections respiratoires : une meilleure caractérisation pour une prophylaxie optimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de la filière équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, INRAE, May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de l'AVEF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3463,919 +3588,919 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574212v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590424v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780916v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cheval Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 147, pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine herpesvirus-1 outbreak during a show-jumping competition: a clinical and epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.104869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4385,100 +4510,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhinοpneumοnie équine : caractérisatiοn mοléculaire et cellulaire de l'herpèsvirus équin 4, un mοdèle d'étude pοur l'appοrt de cοnnaissances dans la pathοgénie de la maladie, la survie et l'intégrité du virus ainsi que l'identificatiοn de mοlécules antivirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. Normandie Université, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024NORMC405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04961276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4488,91 +4613,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,1007 +4706,1007 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hameline Virevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bonassies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International congress for veterinary virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Carnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marcillaud Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International congress for veterinary virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Thieulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,65 +5725,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual VCRS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5726,51 +5851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B04FEF2"/>
+    <w:nsid w:val="94FA4C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5957,51 +6082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598220v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04961276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC405" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-normand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8920-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598220v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04961276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>