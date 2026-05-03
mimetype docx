--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (179)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (180)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,9187 +342,9170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion and bioconversion of microalgal galactolipids by direct action of lipolytic enzymes on Chlamydomonas reinhardtii biomass</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Novel Oxylipins: Plasmodiophorols A, C, and Epimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Rodrigues Fachini</w:t>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassy Gérard</w:t>
+                <w:t xml:space="preserve">Aurélien Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Marchand</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bornet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104121⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e70449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.70449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095848v1</w:t>
+                <w:t xml:space="preserve">hal-05594772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-year plant-based diet alters the fatty acid profile and enzymatic and non-enzymatic lipid metabolites, in the eggs and fry of female rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotating DHA Metabolites Interfering with the Quantification of Emerging Perfluoroalkyl Ether Carboxylic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyan Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">Yitao Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vigor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Xinchen Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 595, pp.741602. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.320-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.4c01029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698540v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating DHA Metabolites Interfering with the Quantification of Emerging Perfluoroalkyl Ether Carboxylic Acids</w:t>
+                <w:t xml:space="preserve">Potential of Pterostilbene as an Antioxidant Therapy for Delaying Retinal Damage in Diabetic Retinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuyan Ji</w:t>
+                <w:t xml:space="preserve">Raquel Burggraaf-Sánchez de las Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yitao Pan</w:t>
+                <w:t xml:space="preserve">Isabel Torres-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Iván Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
+                <w:t xml:space="preserve">María del Carmen Desco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinchen Miao</w:t>
+                <w:t xml:space="preserve">Candela Oblaré-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (3), pp.320-326. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.4c01029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox14030244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989811v1</w:t>
+                <w:t xml:space="preserve">hal-04976526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Pterostilbene as an Antioxidant Therapy for Delaying Retinal Damage in Diabetic Retinopathy</w:t>
+                <w:t xml:space="preserve">Dried blood spot analysis of long-chain polyunsaturated fatty acids and oxylipins for monitoring heart failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Burggraaf-Sánchez de las Matas</w:t>
+                <w:t xml:space="preserve">Denise Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Torres-Cuevas</w:t>
+                <w:t xml:space="preserve">Giulia Bertazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Millán</w:t>
+                <w:t xml:space="preserve">Silvia Ghimenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Carmen Desco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Candela Oblaré-Delgado</w:t>
+                <w:t xml:space="preserve">Alessio Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox14030244⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976526v1</w:t>
+                <w:t xml:space="preserve">hal-05005978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dried blood spot analysis of long-chain polyunsaturated fatty acids and oxylipins for monitoring heart failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling lipid and oxylipin composition in the coffee leaves throughout coffee cherry maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Biagini</w:t>
+                <w:t xml:space="preserve">Daniel Guzmán-Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Bertazzo</w:t>
+                <w:t xml:space="preserve">Lindsay Mas-Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ghimenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.03.020⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493 (Pt 1), pp.145746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005978v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling lipid and oxylipin composition in the coffee leaves throughout coffee cherry maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Synthesis and Analysis of Phenolic Phytoprostanes, Oxidized Derivatives of Lipophenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cruz Figueroa-Espinoza</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145746⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236414v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis and Analysis of Phenolic Phytoprostanes, Oxidized Derivatives of Lipophenols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed viral clearance and altered inflammatory responses affect severity of SARS-CoV-2 infection in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gudimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Lehoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
+                <w:t xml:space="preserve">Ana Claudia dos S P Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Miralles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Annie Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502206⟩</w:t>
+              <w:t xml:space="preserve">Immunity and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12979-025-00503-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318121v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed viral clearance and altered inflammatory responses affect severity of SARS-CoV-2 infection in aged mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Neuroprostanes: Total Synthesis and Epilipidomic Studies of a Novel Cyclopentenone Metabolite of Docosahexaenoic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émile Lacasse</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dubuc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravel</w:t>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12979-025-00503-1⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989980v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of oxylipins and antioxidant metabolites in rainbow trout muscle are driven by diet type rather than methylmercury or selenomethionine supplementation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of isoprostanoid profiles in Chlorella sorokiniana grown under autotrophic and heterotrophic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.07.043⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.104424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225823v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Neuroprostanes: Total Synthesis and Epilipidomic Studies of a Novel Cyclopentenone Metabolite of Docosahexaenoic Acid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of oxylipins and antioxidant metabolites in rainbow trout muscle are driven by diet type rather than methylmercury or selenomethionine supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502310⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.417-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236435v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of isoprostanoid profiles in Chlorella sorokiniana grown under autotrophic and heterotrophic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic activity in slow-growing chickens: effect on antioxidant content, fatty acids profile, lipid oxidation and metabolism of blood and thigh muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angelucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Conde</w:t>
+                <w:t xml:space="preserve">L. Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Lopes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Cartoni Mancinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104424⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (7), pp.101569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362593v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic activity in slow-growing chickens: effect on antioxidant content, fatty acids profile, lipid oxidation and metabolism of blood and thigh muscles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm Motility Is Modulated by F4-Neuroprostane via the Involvement of Ryanodine Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Angelucci</w:t>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Madeo</w:t>
+                <w:t xml:space="preserve">Elena Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Laura Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Cartoni Mancinelli</w:t>
+                <w:t xml:space="preserve">Caterina Marcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (7), pp.101569. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (15), pp.7231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms26157231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136054v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm Motility Is Modulated by F4-Neuroprostane via the Involvement of Ryanodine Receptors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Total Synthesis of Ectocarpin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26157231⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (27), pp.e202500381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222111v1</w:t>
+                <w:t xml:space="preserve">hal-05222133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Ectocarpin A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alpha-aminobutyric acid administration suppressed visceral obesity and modulated hepatic oxidized PUFA metabolism via gut microbiota modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsena Jasiel Ismaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congjia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Shing-Jie Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Winifred Audrey Johnson-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (27), pp.e202500381. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 232, pp.86-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222133v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-aminobutyric acid administration suppressed visceral obesity and modulated hepatic oxidized PUFA metabolism via gut microbiota modulation</w:t>
+                <w:t xml:space="preserve">Digestion and bioconversion of microalgal galactolipids by direct action of lipolytic enzymes on Chlamydomonas reinhardtii biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsena Jasiel Ismaiah</w:t>
+                <w:t xml:space="preserve">Beatriz Rodrigues Fachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Kwun Kwan Lo</w:t>
+                <w:t xml:space="preserve">Cassy Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congjia Chen</w:t>
+                <w:t xml:space="preserve">Achille Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Shing-Jie Tsui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Winifred Audrey Johnson-Hill</w:t>
+                <w:t xml:space="preserve">Olivier Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.02.029⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 90, pp.104121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990221v1</w:t>
+                <w:t xml:space="preserve">hal-05095848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolites derived from radical oxidation of PUFA: NEO-PUFAs, promising molecules for health?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-year plant-based diet alters the fatty acid profile and enzymatic and non-enzymatic lipid metabolites, in the eggs and fry of female rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Abramova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2024.118600⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595, pp.741602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702263v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From MS/MS library implementation to molecular networks: Exploring oxylipin diversity with NEO-MSMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+                <w:t xml:space="preserve">A MEPS-UHPLC-MS/MS analytical platform to detect isoprostanoids and specialized pro-resolving mediators in the urinary extracellular vesicles of mountain ultramarathon runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mrakic-Sposta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ghimenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Lenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03034-4⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.126619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04456524v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoprostanes and phytofurans: Bioactive compounds in aerial parts of Acacia cyanophylla Lindl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Mersni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Jerome Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2023.105717⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275127v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoprostanes and phytofurans: Bioactive compounds in aerial parts of Acacia cyanophylla Lindl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Mersni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Mohamed Larbi Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.105717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2023.105717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673335v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">Plant and algal lipidomes: Analysis, composition, and their societal significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Segret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.101290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208169v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MEPS-UHPLC-MS/MS analytical platform to detect isoprostanoids and specialized pro-resolving mediators in the urinary extracellular vesicles of mountain ultramarathon runners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Biagini</w:t>
+                <w:t xml:space="preserve">Non-enzymatic oxylipin production in a mudflat microphytobenthic biofilm: evidence of a diatom response to light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Mas-Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Mrakic-Sposta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126619⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphbi.2024.1441713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729483v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic oxylipin production in a mudflat microphytobenthic biofilm: evidence of a diatom response to light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of novel F2-isoprostane metabolites by specific UDP-glucuronosyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginger Milne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Doose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Marina Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benlian Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphbi.2024.1441713⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.103020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2023.103020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693947v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel F2-isoprostane metabolites by specific UDP-glucuronosyltransferases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Nogueira</w:t>
+                <w:t xml:space="preserve">Collective Total Synthesis of Ecklonialactones, Eiseniachlorides and Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benlian Gao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shanice Delly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2023.103020⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (43), pp.e202401632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202401632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388611v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Total Synthesis of Ecklonialactones, Eiseniachlorides and Analogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Activation of hTREK-1 by polyunsaturated fatty acids involves direct interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Arel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanice Delly</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamie Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202401632⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66192-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678168v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of hTREK-1 by polyunsaturated fatty acids involves direct interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bussy</w:t>
+                <w:t xml:space="preserve">An update of isoprostanoid nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66192-w⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.101301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04634459v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of isoprostanoid nomenclature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Stress-Induced Production of Bioactive Oxylipins in Marine Microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandyne Linares-Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Durbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101301⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (9), pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22090406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04700937v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-Induced Production of Bioactive Oxylipins in Marine Microalgae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolites derived from radical oxidation of PUFA: NEO-PUFAs, promising molecules for health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaelle Durbec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Anna Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Gros</w:t>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (9), pp.406. </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.118600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22090406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2024.118600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687425v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat Oxylipins in Response to Aphids, CO2 and Nitrogen Regimes</w:t>
+                <w:t xml:space="preserve">From MS/MS library implementation to molecular networks: Exploring oxylipin diversity with NEO-MSMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mari Merce Cascant-Vilaplana</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">María Puerto Sánchez-Iglesias</w:t>
+                <w:t xml:space="preserve">Anis Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Mas-Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28104133⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03034-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100495v1</w:t>
+                <w:t xml:space="preserve">hal-04456524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress mitigation in horticultural crops using foliar applications of Ilex paraguariensis extract: a dose‐dependent study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisa Yonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Toscano Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Rodríguez Torresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binqging Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 175 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.14066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 to omega-6 fatty acid oxidation ratio as a novel inflammation resolution marker for metabolic complications in obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Salivary lipid mediators: Key indexes of inflammation regulation in heart failure disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ghimenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2023.03.007⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2023.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063786v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary lipid mediators: Key indexes of inflammation regulation in heart failure disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Vivaldi</w:t>
+                <w:t xml:space="preserve">F4-Neuroprostane Effects on Human Sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Corsaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2023.03.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24020935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040586v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F4-Neuroprostane Effects on Human Sperm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucia Micheli</w:t>
+                <w:t xml:space="preserve">Omega-3 to omega-6 fatty acid oxidation ratio as a novel inflammation resolution marker for metabolic complications in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Sarajlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24020935⟩</w:t>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (6), pp.1206-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2023.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922250v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous Application of Salicylic Acid Modulates Oxidative Stress during the Seed Development of Rice (Oryza sativa L.) Grain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rice Bran Lipidome Identifies Novel Phospholipids, Glycolipids, and Oxylipins with Roles in Lipid Metabolism of Hypercholesterolemic Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Pinciroli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy13030636⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (6), pp.2200111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202200111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007421v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F 4 -neuroprostanes and F 2 -dihomo-isoprostanes: biomarkers and bioactive oxylipins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2023008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice Bran Lipidome Identifies Novel Phospholipids, Glycolipids, and Oxylipins with Roles in Lipid Metabolism of Hypercholesterolemic Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exogenous Application of Salicylic Acid Modulates Oxidative Stress during the Seed Development of Rice (Oryza sativa L.) Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pinciroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
+                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202200111⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy13030636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033025v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental F4-Neuroprostanes and F2-Isoprostanes are altered in gestational diabetes mellitus and maternal obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Goes</w:t>
+                <w:t xml:space="preserve">Bioactive Oxylipins Profile in Marine Microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandyne Linares-Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2022.102529⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md21030136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923923v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier–Tumor Cell Membrane Interactions for Optimized Delivery of a Promising Drug, 4(RS)-4-F4t-Neuroprostane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma Petiot</w:t>
+                <w:t xml:space="preserve">Placental F4-Neuroprostanes and F2-Isoprostanes are altered in gestational diabetes mellitus and maternal obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela D.A. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desirée Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122739⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.102529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2022.102529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329859v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Oxylipins Profile in Marine Microalgae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Carrier–Tumor Cell Membrane Interactions for Optimized Delivery of a Promising Drug, 4(RS)-4-F4t-Neuroprostane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Abawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md21030136⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007466v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of SARS-CoV-2 variants on the plasma oxylipins and PUFAs of COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Baj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dalla Gasperina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Drago Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 169, pp.106770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2023.106770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodeling of lipid landscape in high fat fed very-long chain acyl-CoA dehydrogenase null mice favors pro-arrhythmic polyunsaturated fatty acids and their downstream metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselle Gélinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lefort</w:t>
+                <w:t xml:space="preserve">Bertrand Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1869 (8), pp.166843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbadis.2023.166843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phytoprostane from Gracilaria longissima Increases Platelet Activation, Platelet Adhesion to Leukocytes and Endothelial Cell Migration by Potential Binding to EP3 Prostaglandin Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Montoro-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martínez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Carmena-Bargueño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Montoro-García</w:t>
+                <w:t xml:space="preserve">Horacio Pérez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (3), pp.2730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24032730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro-Atherogenic and Pro-Oxidant Diets Influence Semen and Blood Traits of Rabbit Bucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Angelucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakamy Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (10), pp.1880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox12101880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced production of isoprostanes by peri-pancreatic adipose tissue from Zucker fa/fa rats as a new mechanism for β-cell compensation in insulin resistance and obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat Oxylipins in Response to Aphids, CO2 and Nitrogen Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Merce Cascant-Vilaplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Viteritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Sadras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Laget</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Leroy</w:t>
+                <w:t xml:space="preserve">María Puerto Sánchez-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.02.013⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28104133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599233v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprostanoid Plasma Levels Are Relevant to Cerebral Adrenoleukodystrophy Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+                <w:t xml:space="preserve">Intranasal Administration of Nanovectorized Docosahexaenoic Acid (DHA) Improves Cognitive Function in Two Complementary Mouse Models of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleine Zussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijo John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Urgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio de Felice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Léa Otaegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.146. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life12020146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox11050838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538505v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of DHA and DPAn-3 Non-Enzymatic Oxylipins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">A Dynamic Model for Estimating the Interaction of ROS–PUFA–Antioxidants in Rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Merad</w:t>
+                <w:t xml:space="preserve">Corrado Dimauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Degrange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+                <w:t xml:space="preserve">Alberto Cesarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1654-4111⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11030531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648672v1</w:t>
+                <w:t xml:space="preserve">hal-03607550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary antioxidant intake is inversely associated with 2,3-dinor oxylipin metabolites, the major excreted oxylipins in overweight and obese subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar J. Lara-Guzmán</w:t>
+                <w:t xml:space="preserve">Isoprostanoids, Isofuranoids and Isoketals ‐ From Synthesis to Lipidomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego A. Rivera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.07.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649479v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-based targeted profiling of oxylipins in COVID-19: A new insight into inflammation regulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Ghimenti</w:t>
+                <w:t xml:space="preserve">Straightforward Syntheses of Phytoprostanes and Dihomo‐phytoprostanes‐Non‐enzymatic Metabolites of γ‐Linolenic, Dihomo‐γ‐linolenic and Stearidonic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyana Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐Alexis Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.01.021⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (16), pp.e202200085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550506v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal Administration of Nanovectorized Docosahexaenoic Acid (DHA) Improves Cognitive Function in Two Complementary Mouse Models of Alzheimer’s Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Neuroprotective effects of DHA-derived peroxidation product 4(RS)-4-F4t-neuroprostane on microglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11050838⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652818v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprotective effects of DHA-derived peroxidation product 4(RS)-4-F4t-neuroprostane on microglia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Identification and quantification of phytoprostanes and phytofurans in Acacia cyanophylla Lindl. seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Mersni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Yangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.100077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2022.100077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652857v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Model for Estimating the Interaction of ROS–PUFA–Antioxidants in Rabbit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Desiree Bartolini</w:t>
+                <w:t xml:space="preserve">α-Linolenic acid and product octadecanoids in Styrian pumpkin seeds and oils: How processing impacts lipidomes of fatty acid, triacylglycerol and oxylipin molecular structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Züllig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas O Eichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11030531⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 371, pp.131194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607550v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprostanoids, Isofuranoids and Isoketals ‐ From Synthesis to Lipidomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Development of a Chiral Supercritical Fluid Chromatography–Tandem Mass Spectrometry and Reversed-Phase Liquid Chromatography–Tandem Mass Spectrometry Platform for the Quantitative Metabolic Profiling of Octadecanoid Oxylipins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Zöhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Revol-Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Benkestock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101523⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (42), pp.14618-14626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c02601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538746v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Syntheses of Phytoprostanes and Dihomo‐phytoprostanes‐Non‐enzymatic Metabolites of γ‐Linolenic, Dihomo‐γ‐linolenic and Stearidonic Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced production of isoprostanes by peri-pancreatic adipose tissue from Zucker fa/fa rats as a new mechanism for β-cell compensation in insulin resistance and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Fischer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐Alexis Conde</w:t>
+                <w:t xml:space="preserve">Jérémy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200085⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648718v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of phytoprostanes and phytofurans in Acacia cyanophylla Lindl. seeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Dietary antioxidant intake is inversely associated with 2,3-dinor oxylipin metabolites, the major excreted oxylipins in overweight and obese subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar J. Lara-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego A. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islem Yangui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Larbi Khouja</w:t>
+                <w:t xml:space="preserve">Vanessa Corrales-Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Salazar-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2022.100077⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190, pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813831v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Linolenic acid and product octadecanoids in Styrian pumpkin seeds and oils: How processing impacts lipidomes of fatty acid, triacylglycerol and oxylipin molecular structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Isoprostanoid Plasma Levels Are Relevant to Cerebral Adrenoleukodystrophy Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131194⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12020146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378846v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Chiral Supercritical Fluid Chromatography–Tandem Mass Spectrometry and Reversed-Phase Liquid Chromatography–Tandem Mass Spectrometry Platform for the Quantitative Metabolic Profiling of Octadecanoid Oxylipins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Quaranta</w:t>
+                <w:t xml:space="preserve">Total Synthesis of DHA and DPAn-3 Non-Enzymatic Oxylipins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Zöhrer</w:t>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Revol-Cavalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Balas</w:t>
+                <w:t xml:space="preserve">Thomas Degrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c02601⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (05), pp.1431-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1654-4111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870612v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoprostanes from Date Palm Fruit and Byproducts: Five Different Varieties Grown in Two Different Locations As Potential sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MS-based targeted profiling of oxylipins in COVID-19: A new insight into inflammation regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Franzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar S Ahmed</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rocher</w:t>
+                <w:t xml:space="preserve">Tommaso Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ghimenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03364⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2022.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570362v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripancreatic Adipose Tissue Remodeling and Inflammation during High Fat Intake of Palm Oils or Lard in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Laget</w:t>
+                <w:t xml:space="preserve">Tissue Antioxidant Status and Lipid Peroxidation Are Related to Dietary Intake of n-3 Polyunsaturated Acids: A Rabbit Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Collodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youzan Ferdinand Djohan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Badia</w:t>
+                <w:t xml:space="preserve">Elisa Cotozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Noto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13041134⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10050681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189669v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence imaging of leaf damage induced by lipid peroxidation products and its modulation by β‐cyclocitral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Rác</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Shumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 171 (2), pp.246-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.13279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Lipid Peroxidation by UPLC-MS/MS and Retinoprotective Effects of the Natural Polyphenol Pterostilbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Torres-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Máximo Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox10020168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue Antioxidant Status and Lipid Peroxidation Are Related to Dietary Intake of n-3 Polyunsaturated Acids: A Rabbit Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daria Noto</w:t>
+                <w:t xml:space="preserve">Do levels of lipid peroxidation biomarkers reflect the degree of brain injury in newborns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Merce Cascant-Vilaplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José David Piñeiro-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Llorens-Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Quintás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10050681⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2021.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248384v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F4-Neuroprostanes: A Role in Sperm Capacitation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichment of alpha-linolenic acid in rodent diet reduced oxidative stress and inflammation during myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kin Sum Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life11070655⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378836v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidized phospholipids on alkyl-amide scaffold demonstrate anti-endotoxin and endothelial barrier-protective properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yunbo Ke</w:t>
+                <w:t xml:space="preserve">F4-Neuroprostanes: A Role in Sperm Capacitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Castellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.07.041⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11070655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378766v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Coffee and Cocoa-Based Confectionery Containing Coffee on Markers of DNA Damage and Lipid Peroxidation Products: Results from a Human Intervention Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donato Angelino</w:t>
+                <w:t xml:space="preserve">Oxidized phospholipids on alkyl-amide scaffold demonstrate anti-endotoxin and endothelial barrier-protective properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga V Oskolkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratap Karki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gesslbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbo Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13072399⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.264 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378013v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do levels of lipid peroxidation biomarkers reflect the degree of brain injury in newborns?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Quintás</w:t>
+                <w:t xml:space="preserve">Effect of Coffee and Cocoa-Based Confectionery Containing Coffee on Markers of DNA Damage and Lipid Peroxidation Products: Results from a Human Intervention Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Angelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2021.0168⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13072399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377303v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment of alpha-linolenic acid in rodent diet reduced oxidative stress and inflammation during myocardial infarction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peripancreatic Adipose Tissue Remodeling and Inflammation during High Fat Intake of Palm Oils or Lard in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Laget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzan Ferdinand Djohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Muyor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin Sum Leung</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.11.025⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13041134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115368v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Peroxidation Assessment in Preclinical Alzheimer Disease Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoprostanes from Date Palm Fruit and Byproducts: Five Different Varieties Grown in Two Different Locations As Potential sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar S Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonio José Cañada-Martínez</w:t>
+                <w:t xml:space="preserve">Sami Sedraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10071043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (46), pp.13754-13761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378780v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased Fatty Acid Transporter FABP1 and Increased Isoprostanes and Neuroprostanes in the Human Term Placenta: Implications for Inflammation and Birth Weight in Maternal Pre-Gestational Obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid Peroxidation Assessment in Preclinical Alzheimer Disease Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Álvarez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina López-Nogueroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Belcastro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonio Murgia</w:t>
+                <w:t xml:space="preserve">Antonio José Cañada-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13082768⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374032v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut-Enriched Diet Elevated α-Linolenic Acid, Phytoprostanes, and Phytofurans in Rat Liver and Heart Tissues and Modulated Anti-inflammatory Lipid Mediators in the Liver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Decreased Fatty Acid Transporter FABP1 and Increased Isoprostanes and Neuroprostanes in the Human Term Placenta: Implications for Inflammation and Birth Weight in Maternal Pre-Gestational Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Belcastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Saraiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Fung Yau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Antonio Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.2768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13082768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115274v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating 4-F4t-Neuroprostane and 10-F4t-Neuroprostane Are Related to MECP2 Gene Mutation and Natural History in Rett Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (8), pp.4240. </w:t>
@@ -9554,13729 +9537,13729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long chain omega-3 fatty acids and their oxidized metabolites are associated with reduced prostate tumor growth</w:t>
+                <w:t xml:space="preserve">First Total Synthesis of Phytoprostanes with Prostaglandin‐Like Configuration, Evidence for Their Formation in Edible Vegetable Oils and Orienting Study of Their Biological Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bilodeau</w:t>
+                <w:t xml:space="preserve">Jakub Smrček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikunj Gevariya</w:t>
+                <w:t xml:space="preserve">Miroslav Hájek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Larose</w:t>
+                <w:t xml:space="preserve">Ondřej Hodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Robitaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Karel Čížek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2020.102215⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (37), pp.9556-9562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236907v1</w:t>
+                <w:t xml:space="preserve">hal-04611944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Total Synthesis of Phytoprostanes with Prostaglandin‐Like Configuration, Evidence for Their Formation in Edible Vegetable Oils and Orienting Study of Their Biological Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jakub Smrček</w:t>
+                <w:t xml:space="preserve">Walnut-Enriched Diet Elevated α-Linolenic Acid, Phytoprostanes, and Phytofurans in Rat Liver and Heart Tissues and Modulated Anti-inflammatory Lipid Mediators in the Liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kin Sum Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Hájek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Radek Pohl</w:t>
+                <w:t xml:space="preserve">Yu Fung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611944v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving forward with isoprostanes, neuroprostanes and phytoprostanes: where are we now?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long chain omega-3 fatty acids and their oxidized metabolites are associated with reduced prostate tumor growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikunj Gevariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ahmed</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Karine Robitaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essays in Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/EBC20190096⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.102215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2020.102215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026190v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioavailable phytoprostanes and phytofurans from Gracilaria longissima have anti-inflammatory effects in endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martínez Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+                <w:t xml:space="preserve">R. Domínguez-Perles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">S. Montoro-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gabaldón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.5166-5178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0FO00976H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861694v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Compositional Changes in Over-Oxidized Fish Oils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterization and modulation of brain lipids content of rainbow trout fed with 100% plant based diet rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9101501⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248488v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Total Syntheses of Novel Non‐Enzymatic Polyunsaturated Fatty Acid Metabolites and Their Identification in Edible Oils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002138⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026208v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of a Docosahexaenoic Acid Prostanoid Using an Intramolecular Organocatalytic Michael Reaction of a Formyl-Enal Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Revol-Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (19), pp.7455-7459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c02553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailable phytoprostanes and phytofurans from Gracilaria longissima have anti-inflammatory effects in endothelial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Domínguez-Perles</w:t>
+                <w:t xml:space="preserve">First Total Syntheses of Novel Non‐Enzymatic Polyunsaturated Fatty Acid Metabolites and Their Identification in Edible Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Montoro-García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Guy</w:t>
+                <w:t xml:space="preserve">Valérie Bultel‐poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0FO00976H⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (44), pp.10090-10098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248367v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modulation of brain lipids content of rainbow trout fed with 100% plant based diet rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chemical Compositional Changes in Over-Oxidized Fish Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin S Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bannenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bingqing Zhou</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.06.010⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909761v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Free Phytoprostane and Phytofuran Production by Enzymatic Hydrolysis of Pea Extracts Using Esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Domínguez-Perles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sánchez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sánchez-Martínez</w:t>
+                <w:t xml:space="preserve">M. D Rodríguez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D Rodríguez-Hernández</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. López-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (11), pp.3445-3455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b06624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidized Products of α-Linolenic Acid Negatively Regulate Cellular Survival and Motility of Breast Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge L Gutierrez-Pajares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge L Gutierrez-Pajares</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom10010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02457867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxylipin regulation by phenolic compounds from coffee beverage: Positive outcomes from a randomized controlled trial in healthy adults and macrophage derived foam cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar J. Lara-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.604-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva as a non-invasive tool for monitoring oxidative stress in swimmers athletes performing a VO2max cycle ergometer test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lomonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ghimenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Cerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 216, pp.120979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.120979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprostanoid Profiling of Marine Microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.1073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom10071073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonenzymatic oxygenated metabolite of docosahexaenoic acid, 4( RS )-4-F 4t -neuroprostane, acts as a bioactive lipid molecule in neuronal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ho Hang Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 594 (11), pp.1797-1808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of different cocoa (Theobroma cacao L.) clones in terms of their phytoprostanes and phytofurans contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving forward with isoprostanes, neuroprostanes and phytoprostanes: where are we now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel León-Perez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ángel Carbonell-Barrachina</w:t>
+                <w:t xml:space="preserve">Tereza Pavlickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Revol-Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.072⟩</w:t>
+              <w:t xml:space="preserve">Essays in Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (3), pp.463-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/EBC20190096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417429v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated analytical method to determine new salivary lipid peroxidation compounds as potential neurodegenerative biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
+                <w:t xml:space="preserve">Phenolic, oxylipin and fatty acid profiles of the Chilean hazelnut (Gevuina avellana): Antioxidant activity and inhibition of pro-inflammatory and metabolic syndrome-associated enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudis Leidy Pino Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Jiménez-Aspee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Theoduloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Carrascosa-Marco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Alberto Burgos-Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.742-749. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.125026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2018.11.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417284v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New screening approach for Alzheimer's disease risk assessment from urine lipid peroxidation compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Increase in omega-6 and decrease in omega-3 polyunsaturated fatty acid oxidation elevates the risk of exudative AMD development in adults with Chinese diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lk. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50837-2⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396816v1</w:t>
+                <w:t xml:space="preserve">hal-02624040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Mediators From Timothy Grass Pollen Contribute to the Effector Phase of Allergy and Prime Dendritic Cells for Glycolipid Presentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and quantification of phytoprostanes and phytofurans of coffee and cocoa by- and co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Düpow</w:t>
+                <w:t xml:space="preserve">Bani Mariana Ruesgas-Ramón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Jakob</w:t>
+                <w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Koops</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna L. Suárez-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar González-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00974⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.6882-6891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9FO01528K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387895v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of trans-epoxy fatty acids correlates with formation of isoprostanes and could serve as biomarker of oxidative stress</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Garlic Supplementation Modified Enzymatic Omega‐6 Polyunsaturated Fatty Acid Oxidation in Mild Hypercholesterolemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fung Yau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kin Sum Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (6), pp.1900069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201900069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417592v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Legume Foods as a Dietary Source of Phytoprostanes and Phytofurans Is Dependent on Species, Variety, and Growing Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María García‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes del Río Celestino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María García‐garcía</w:t>
+                <w:t xml:space="preserve">Ángel Gil‐izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes del Río Celestino</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catalina Egea‐gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121 (8), pp.1800484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejlt.201800484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garlic Supplementation Modified Enzymatic Omega‐6 Polyunsaturated Fatty Acid Oxidation in Mild Hypercholesterolemia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">New screening approach for Alzheimer's disease risk assessment from urine lipid peroxidation compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201900069⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.14244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50837-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613736v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic, oxylipin and fatty acid profiles of the Chilean hazelnut (Gevuina avellana): Antioxidant activity and inhibition of pro-inflammatory and metabolic syndrome-associated enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of trans-epoxy fatty acids correlates with formation of isoprostanes and could serve as biomarker of oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina M Rund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Heylmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudis Leidy Pino Ramos</w:t>
+                <w:t xml:space="preserve">Nina Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Jiménez-Aspee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+                <w:t xml:space="preserve">Sabine Wecklein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125026⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.106334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617123v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in omega-6 and decrease in omega-3 polyunsaturated fatty acid oxidation elevates the risk of exudative AMD development in adults with Chinese diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+                <w:t xml:space="preserve">Lipid Mediators From Timothy Grass Pollen Contribute to the Effector Phase of Allergy and Prime Dendritic Cells for Glycolipid Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor González Roldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Lk. Ng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Sylvia Düpow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryo Kawasaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Katharina Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Koops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.10.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.00974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624040v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of phytoprostanes and phytofurans of coffee and cocoa by- and co-products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary omega-3 PUFA improved tubular function after ischemia induced acute kidney injury in mice but did not attenuate impairment of renal function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Cruz Figueroa-Espinoza</w:t>
+                <w:t xml:space="preserve">Katharina Rund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Shu Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna L. Suárez-Quiroz</w:t>
+                <w:t xml:space="preserve">Robert Greite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar González-Ríos</w:t>
+                <w:t xml:space="preserve">Cornelius Claassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Nolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9FO01528K⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.106386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2019.106386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330239v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary omega-3 PUFA improved tubular function after ischemia induced acute kidney injury in mice but did not attenuate impairment of renal function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabian Nolte</w:t>
+                <w:t xml:space="preserve">Non-invasive assessment of oxidative stress in preterm infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2019.106386⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396035v2</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive assessment of oxidative stress in preterm infants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Increased isoprostanoid levels in brain from murine model of Krabbe disease – Relevance of isoprostanes, dihomo-isoprostanes and neuroprostanes to disease severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venera Cardile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Pannuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Carol Eleonora Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142, pp.73-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 139, pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617362v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased isoprostanoid levels in brain from murine model of Krabbe disease – Relevance of isoprostanes, dihomo-isoprostanes and neuroprostanes to disease severity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+                <w:t xml:space="preserve">Does Pasteurized Donor Human Milk Efficiently Protect Preterm Infants Against Oxidative Stress?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Parra-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venera Cardile</w:t>
+                <w:t xml:space="preserve">María Gormaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José David Piñeiro-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Pannuzzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Maria Carmen Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2019.05.014⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.791-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2019.7821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613765v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Pasteurized Donor Human Milk Efficiently Protect Preterm Infants Against Oxidative Stress?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camelina sativa Oil, Fatty Fish, and Lean Fish Do Not Markedly Affect Urinary Prostanoids in Subjects with Impaired Glucose Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arja Erkkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Parra-Llorca</w:t>
+                <w:t xml:space="preserve">Jetty C.‐y. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Gormaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José David Piñeiro-Ramos</w:t>
+                <w:t xml:space="preserve">Maria Lankinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carmen Collado</w:t>
+                <w:t xml:space="preserve">Suvi Manninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho Hang Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (11), pp.791-799. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (8), pp.453-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2019.7821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lipd.12176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617154v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelina sativa Oil, Fatty Fish, and Lean Fish Do Not Markedly Affect Urinary Prostanoids in Subjects with Impaired Glucose Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of lipid peroxidation and artificial neural network models in early Alzheimer Disease diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arja Erkkilä</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ho Hang Leung</w:t>
+                <w:t xml:space="preserve">Miguel Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máximo Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lipd.12176⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2019.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617294v1</w:t>
+                <w:t xml:space="preserve">hal-02394946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of lipid peroxidation and artificial neural network models in early Alzheimer Disease diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Validated analytical method to determine new salivary lipid peroxidation compounds as potential neurodegenerative biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Carrascosa-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Máximo Vento</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2019.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2018.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394946v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cyclic Fatty Acid Monomers from Heated Vegetable Oil on Markers of Inflammation and Oxidative Stress in Male Wistar Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of different cocoa (Theobroma cacao L.) clones in terms of their phytoprostanes and phytofurans contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel León-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Londoño-Londoño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cano-Lamadrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mboma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Ángel Carbonell-Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01836⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613398v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprostanoids quantitative profiling of marine red and brown macroalgae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Oxidized LDL triggers changes in oxidative stress and inflammatory biomarkers in human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lara-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Gil-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Álvarez-Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.06.111⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333434v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aronia – citrus juice (polyphenol-rich juice) intake and elite triathlon training: a lipidomic approach using representative oxylipins in urine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Medina</w:t>
+                <w:t xml:space="preserve">History of Chemical Routes towards Cyclic Non-Enzymatic Oxygenated Metabolites of Polyunsaturated Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gomez</w:t>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Wheelock</w:t>
+                <w:t xml:space="preserve">Aurélien de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Cejuela</w:t>
+                <w:t xml:space="preserve">Mathieu Candy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.463-475. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (17), pp.3257-3280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7FO01409K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1589540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612564v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-Ethyl-3-methylimidazolium tartrate chiral ionic liquids: preparation, characterization and opportunities thereof</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Plasma lipid peroxidation biomarkers for early and non-invasive Alzheimer Disease detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NJ03175D⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.388-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2018.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059223v1</w:t>
+                <w:t xml:space="preserve">hal-02613421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidized LDL triggers changes in oxidative stress and inflammatory biomarkers in human macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Álvarez-Quintero</w:t>
+                <w:t xml:space="preserve">Development of an LC-ESI(-)-MS/MS method for the simultaneous quantification of 35 isoprostanes and isofurans derived from the major n3- and n6-PUFAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Maria Rund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika I. Ostermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2017.11.017⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1037, pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612616v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an LC-ESI(-)-MS/MS method for the simultaneous quantification of 35 isoprostanes and isofurans derived from the major n3- and n6-PUFAs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dietary Oat Bran Increases Some Proinflammatory Polyunsaturated Fatty-Acid Oxidation Products and Reduces Anti-Inflammatory Products in Apolipoprotein E −/− Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Samir Alghawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaisa Poutanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kin Sum Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (8), pp.785-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lipd.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613667v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Oat Bran Increases Some Proinflammatory Polyunsaturated Fatty-Acid Oxidation Products and Reduces Anti-Inflammatory Products in Apolipoprotein E −/− Mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Isoprostanoids in Clinical and Experimental Neurological Disease Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lipd.12090⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (7), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox7070088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613696v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma lipid peroxidation biomarkers for early and non-invasive Alzheimer Disease detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Reliable determination of new lipid peroxidation compounds as potential early Alzheimer Disease biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Peña-Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2018.06.038⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613421v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprostanoids in Clinical and Experimental Neurological Disease Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Leoncini</w:t>
+                <w:t xml:space="preserve">Sorting out the phytoprostane and phytofuran profile in vegetable oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Domínguez-Perles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Abellán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox7070088⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.619-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613479v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Chemical Routes towards Cyclic Non-Enzymatic Oxygenated Metabolites of Polyunsaturated Fatty Acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Impact of Salicylic Acid Content and Growing Environment on Phytoprostane and Phytofuran (Stress Biomarkers) in Oryza sativa L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinciroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Domínguez-Perles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Abellán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1589540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (47), pp.12561-12570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b04975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613521v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable determination of new lipid peroxidation compounds as potential early Alzheimer Disease biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Enzymatic Synthesis of Bioactive Isoprostanoids in the Diatom Phaeodactylum following Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lupette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana García-Blanco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Antoine Jaussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, pp.193-201. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (3), pp.1344-1357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612606v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting out the phytoprostane and phytofuran profile in vegetable oils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+                <w:t xml:space="preserve">Relevance of 4-F4t-neuroprostane and 10-F4t-neuroprostane to neurological diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612577v1</w:t>
+                <w:t xml:space="preserve">hal-02594682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Salicylic Acid Content and Growing Environment on Phytoprostane and Phytofuran (Stress Biomarkers) in Oryza sativa L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Biological activities of non-enzymatic oxygenated metabolites of polyunsaturated fatty acids (NEO-PUFAs) derived from EPA and DHA: New anti-arrhythmic compounds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b04975⟩</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mam.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02613717v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Enzymatic Synthesis of Bioactive Isoprostanoids in the Diatom Phaeodactylum following Oxidative Stress</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Cyclooxygenases and lipoxygenases are used by the fungus Podospora anserina to repel nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00925⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1862 (10), pp.2174-2182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200346v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of 4-F4t-neuroprostane and 10-F4t-neuroprostane to neurological diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Effects of Cyclic Fatty Acid Monomers from Heated Vegetable Oil on Markers of Inflammation and Oxidative Stress in Male Wistar Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mboma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115, pp.278-287. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (27), pp.7172-7180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594682v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activities of non-enzymatic oxygenated metabolites of polyunsaturated fatty acids (NEO-PUFAs) derived from EPA and DHA: New anti-arrhythmic compounds?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Isoprostanoids quantitative profiling of marine red and brown macroalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mam.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.452-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.06.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789989v1</w:t>
+                <w:t xml:space="preserve">hal-02333434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclooxygenases and lipoxygenases are used by the fungus Podospora anserina to repel nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1-Ethyl-3-methylimidazolium tartrate chiral ionic liquids: preparation, characterization and opportunities thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Ferrari</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Juliette Fitremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.07.012⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (23), pp.18739-18748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ03175D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152351v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-derived oxylipins, neuroprostanes and protectins, differentially and dose-dependently modulate the inflammatory response in human macrophages: putative mechanisms through PPAR activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aronia – citrus juice (polyphenol-rich juice) intake and elite triathlon training: a lipidomic approach using representative oxylipins in urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libia Alejandra García-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Wheelock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bosviel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corinne Copin</w:t>
+                <w:t xml:space="preserve">Roberto Cejuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.018⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.463-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FO01409K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595235v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in Utero PFOS Exposure on Transcriptome, Lipidome, and Function of Mouse Testis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aman Yi-Man Wong</w:t>
+                <w:t xml:space="preserve">Comparative Study of the Phytoprostane and Phytofuran Content of indica and japonica Rice ( Oryza sativa L.) Flours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinciroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Domínguez-Perles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Á. Abellán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (40), pp.8938-8947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612472v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic oxidized metabolite of DHA, 4( RS )-4-F 4t -neuroprostane protects the heart against reperfusion injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Angebault</w:t>
+                <w:t xml:space="preserve">Potential applications of lipid peroxidation products -F4 -neuroprostanes, F3 -neuroprostanes n-6 DPA , F2 -dihomo-isoprostanes and F2 -isoprostanes -in the evaluation of the allograft function in renal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio de Las Heras-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Casas-Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Marín-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 102, pp.229 - 239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822214v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprostanes, neuroprostanes and phytoprostanes: An overview of 25 years of research in chemistry and biology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Two sides of the same coin: NEO-PUFAs in Rett syndrome and post-infarction cardiac arrhythmias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lipid Oxidation and Antioxidants, 119 (6), pp.1600320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201600320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594327v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-time UVA exposure to human keratinocytes instigated polyunsaturated fatty acid without inducing lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin Sum Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hok Fung Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Hang Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (3), pp.269-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10715762.2017.1300885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two sides of the same coin: NEO-PUFAs in Rett syndrome and post-infarction cardiac arrhythmias</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+                <w:t xml:space="preserve">Effect of the dietary intake of melatonin-and hydroxytyrosol-rich wines by healthy female volunteers on the systemic lipidomic-related oxylipins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marhuenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Martínez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Zafrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201600320⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), pp.3745-3757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7fo01081h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830138v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of the Phytoprostane and Phytofuran Content of indica and japonica Rice ( Oryza sativa L.) Flours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Novel free-radical mediated lipid peroxidation biomarkers in newborn plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Sánchez-Illana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhin Thayyil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03482⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 996, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612515v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential applications of lipid peroxidation products -F4 -neuroprostanes, F3 -neuroprostanes n-6 DPA , F2 -dihomo-isoprostanes and F2 -isoprostanes -in the evaluation of the allograft function in renal transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Melatonin and hydroxytyrosol protect against oxidative stress related to the central nervous system after the ingestion of three types of wine by healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marhuenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Martínez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Casas-Pina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Tomás</w:t>
+                <w:t xml:space="preserve">Simón Arina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Zafrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2017.01.019⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fo01328g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593586v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the dietary intake of melatonin-and hydroxytyrosol-rich wines by healthy female volunteers on the systemic lipidomic-related oxylipins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pilar Zafrilla</w:t>
+                <w:t xml:space="preserve">Total Synthesis and in Vivo Quantitation of Phytofurans Derived from α-Linolenic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kin Sum Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7fo01081h⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (17), pp.2486-2490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594444v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel free-radical mediated lipid peroxidation biomarkers in newborn plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Quintas</w:t>
+                <w:t xml:space="preserve">Snapshot situation of oxidative degradation of the nervous system, kidney, and adrenal glands biomarkers-neuroprostane and dihomo-isoprostanes- urinary biomarkers from infancy to elderly adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libia Alejandra García-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Martínez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.09.026⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.586-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594586v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin and hydroxytyrosol protect against oxidative stress related to the central nervous system after the ingestion of three types of wine by healthy volunteers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simón Arina</w:t>
+                <w:t xml:space="preserve">Effects of in Utero PFOS Exposure on Transcriptome, Lipidome, and Function of Mouse Testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keng Po Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Zafrilla</w:t>
+                <w:t xml:space="preserve">Hin Ting Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Woei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Yi-Man Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fo01328g⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (15), pp.8782-8794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594016v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis and in Vivo Quantitation of Phytofurans Derived from α-Linolenic Acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+                <w:t xml:space="preserve">Non-enzymatic oxidized metabolite of DHA, 4( RS )-4-F 4t -neuroprostane protects the heart against reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700270⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.229 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594236v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snapshot situation of oxidative degradation of the nervous system, kidney, and adrenal glands biomarkers-neuroprostane and dihomo-isoprostanes- urinary biomarkers from infancy to elderly adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Isoprostanes, neuroprostanes and phytoprostanes: An overview of 25 years of research in chemistry and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.83-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593771v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiepileptic drugs affect lipid oxidative markers- neuroprostanes and F2 -dihomo-isoprostanes-in patients with epilepsy: differences among first-, second-, and third-generation drugs by UHPLC-QqQ-MS/MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Medina</w:t>
+                <w:t xml:space="preserve">DHA-derived oxylipins, neuroprostanes and protectins, differentially and dose-dependently modulate the inflammatory response in human macrophages: putative mechanisms through PPAR activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bosviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Joumard-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Chinetti-Gbaguidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Carrasco-Torres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Corinne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra15777g⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.146-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592625v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non enzymatic metabolites of polyunsaturated fatty acids: friend or foe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.D118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2015055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Young Chemists' Network: Two Years Already!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Réseau des jeunes chimistes de la SCF : deux ans déjà !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemViews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408-409, pp.8-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979012v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau des jeunes chimistes de la SCF : deux ans déjà !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Total Synthesis of the Isoketal 5-D 2 -IsoK Natural Product Based on Organocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Candy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002956v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of the Isoketal 5-D 2 -IsoK Natural Product Based on Organocatalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Assessment oxidative stress biomarkers - neuroprostanes and dihomo-isoprostanes - in elite triathletes urine after two weeks of moderate altitude training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libia Alejandra García-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cejuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Martínez-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (5), pp.485-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2015.1111514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593367v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment oxidative stress biomarkers - neuroprostanes and dihomo-isoprostanes - in elite triathletes urine after two weeks of moderate altitude training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Stress in Melon Plants: Phytoprostanes and Phytofurans as Oxidative Stress Biomarkers and the Effect of Antioxidant Supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Medina</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Melisa Yonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Rodríguez Torresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10715762.2015.1111514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (44), pp.8296-8304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b03011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591139v1</w:t>
+                <w:t xml:space="preserve">hal-02612433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stress in Melon Plants: Phytoprostanes and Phytofurans as Oxidative Stress Biomarkers and the Effect of Antioxidant Supplementation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Benzoyl Shift: A New Approach to Reverse Regioselectivity in the Monoprotection of vic-Diols Aurélien de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b03011⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612433v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoyl Shift: A New Approach to Reverse Regioselectivity in the Monoprotection of vic-Diols Aurélien de la Torre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">French Young Chemists' Network: Two Years Already!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
+              <w:t xml:space="preserve">ChemViews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561496⟩</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chemv.201600051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592806v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.56 - 61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra Virgin Olive Oil Reduced Polyunsaturated Fatty Acid and Cholesterol Oxidation in Rodent Liver: Is This Accounted for Hydroxytyrosol-Fatty Acid Conjugation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hualin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ho Hang Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (10), pp.1689-1698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.6b00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the synthesis of tetrahydrofurans and applications in total synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cuyamendous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72 (33), pp.5003-5025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2016.06.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The novelty of phytofurans, isofurans, dihomo-isofurans and neurofurans: Discovery, synthesis and potential application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cuyamendous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin Sum Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.49-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic approach in young adult triathletes: effect of supplementation with a polyphenols-rich juice on neuroprostane and F2 -dihomo-isoprostane markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libia Alejandra Garcia-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6fo01000h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Isoprostanes in Human Plasma: Technical Considerations and the Use of Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (11), pp.1217 - 1229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11745-016-4198-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihomo-isoprostanes—nonenzymatic metabolites of AdA—are higher in epileptic patients compared to healthy individuals by a new ultrahigh pressure liquid chromatography–triple quadrupole–tandem mass spectrometry method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Antiepileptic drugs affect lipid oxidative markers- neuroprostanes and F2 -dihomo-isoprostanes-in patients with epilepsy: differences among first-, second-, and third-generation drugs by UHPLC-QqQ-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Carrasco-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene De Miguel-Elízaga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Isabel Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79, pp.154-163. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra15777g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03549988v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of adrenic, docosahexaenoic, eicosapentaenoic and α-linolenic acids; bioactivities and potential use as biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Prenatal exposure to the contaminant perfluorooctane sulfonate elevates lipid peroxidation during mouse fetal development but not in the pregnant dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. K C Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.11.004⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (8), pp.1015-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10715762.2015.1027199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01764624v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une visibilité nationale vers une visibilité internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Polymeric nanocapsules prevent oxidation of core-loaded molecules: evidence based on the effects of docosahexaenoic acid and neuroprostane on breast cancer cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliam Teixeira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-015-0273-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986967v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01254138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic lipid mediators, neuroprostanes, exert the antiarrhythmic properties of docosahexaenoic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">French Young Chemists' Network Created</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.014⟩</w:t>
+              <w:t xml:space="preserve">ChemViews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chemv.201400139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753886v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to the contaminant perfluorooctane sulfonate elevates lipid peroxidation during mouse fetal development but not in the pregnant dam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">D'une visibilité nationale vers une visibilité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, la chimie fête la lumiere, 397-398, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576249v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Young Chemists' Network Created</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Non-enzymatic lipid mediators, neuroprostanes, exert the antiarrhythmic properties of docosahexaenoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mercier-Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemViews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chemv.201400139⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.269 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979014v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric nanocapsules prevent oxidation of core-loaded molecules: evidence based on the effects of docosahexaenoic acid and neuroprostane on breast cancer cells proliferation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Facile synthesis of cyclopentenone B1 -and L1 -type phytoprostanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séamus Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-015-0273-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01254138v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of cyclopentenone B1 -and L1 -type phytoprostanes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dependency of Phytoprostane Fingerprints of Must and Wine on Viticulture and Enological Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marhuenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Díaz-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Martínez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simón Arina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (41), pp.9022-9028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582910v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency of Phytoprostane Fingerprints of Must and Wine on Viticulture and Enological Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperoxia Elevates Adrenic Acid Peroxidation in Marine Fish and Is Associated with Reproductive Pheromone Mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Long Sirius Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03365⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.2215 - 2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md13042215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612407v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperoxia Elevates Adrenic Acid Peroxidation in Marine Fish and Is Associated with Reproductive Pheromone Mediators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Synthesis and discovery of phytofurans: metabolites of α-linolenic acid peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cuyamendous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sum Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md13042215⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (86), pp.15696-15699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc05736a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573825v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and discovery of phytofurans: metabolites of α-linolenic acid peroxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Total Syntheses and In Vivo Quantitation of Novel Neurofuran and Dihomo-isofuran Derived from Docosahexaenoic Acid and Adrenic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc05736a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.2442-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583163v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Syntheses and In Vivo Quantitation of Novel Neurofuran and Dihomo-isofuran Derived from Docosahexaenoic Acid and Adrenic Acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+                <w:t xml:space="preserve">Profiling and relative quantification of multiply nitrated and oxidized fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Milic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Mazzoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+                <w:t xml:space="preserve">Eva Griesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venukumar Vemula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Ieda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiko Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201405497⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (19), pp.5587-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8766-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03576544v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling and relative quantification of multiply nitrated and oxidized fatty acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Griesser</w:t>
+                <w:t xml:space="preserve">Dihomo-isoprostanes—nonenzymatic metabolites of AdA—are higher in epileptic patients compared to healthy individuals by a new ultrahigh pressure liquid chromatography–triple quadrupole–tandem mass spectrometry method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venukumar Vemula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hidehiko Nakagawa</w:t>
+                <w:t xml:space="preserve">Irene De Miguel-Elízaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-015-8766-3⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.154-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582159v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative brain damage in Mecp2-mutant murine models of Rett syndrome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio de Felice</w:t>
+                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of adrenic, docosahexaenoic, eicosapentaenoic and α-linolenic acids; bioactivities and potential use as biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriana Della Ragione</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Pecorelli</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2014.04.006⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1851 (4), pp.446 - 455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00997408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Non-enzymatic Metabolite of Eicosapentaenoic Acid, 5-epi-5-F3t-Isoprostane in the Regulation of [3H]d-Aspartate Release in Isolated Bovine Retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Jamil</w:t>
+                <w:t xml:space="preserve">Pratik Bankhele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratik Bankhele</w:t>
+                <w:t xml:space="preserve">Ankita Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankita Salvi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jaimee Mannix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (12), pp.2360-2369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11064-014-1436-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Discovery, and Quantitation of Dihomo-Isofurans: Biomarkers for In Vivo Adrenic Acid Peroxidation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Torp Sangild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (24), pp.6249-6252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201402440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201402440⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenated Metabolites of n-3 Polyunsaturated Fatty Acids as Potential Oxidative Stress Biomarkers: Total Synthesis of 8-F3t-IsoP, 10-F4t-NeuroP and [D4]-10-F4t-NeuroP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Oger</w:t>
+                <w:t xml:space="preserve">Oxidative brain damage in Mecp2-mutant murine models of Rett syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Della Ragione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Heppekausen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudio de Felice</w:t>
+                <w:t xml:space="preserve">Alessandra Pecorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (21), pp.6374-6380. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.66-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201400380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2014.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996826v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonenzymatic oxygenated metabolites of α-linolenic acid B1- and L1-phytoprostanes protect immature neurons from oxidant injury and promote differentiation of oligodendrocyte progenitors through PPAR-γ activation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiara de Nuccio</w:t>
+                <w:t xml:space="preserve">Oxygenated Metabolites of n-3 Polyunsaturated Fatty Acids as Potential Oxidative Stress Biomarkers: Total Synthesis of 8-F3t-IsoP, 10-F4t-NeuroP and [D4]-10-F4t-NeuroP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Heppekausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.04.025⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (21), pp.6374-6380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201400380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058083v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-enzymatic lipid oxidation products in biological systems:Assessment of the metabolites from polyunsaturated fatty acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 964, pp.65-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2014.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprostanes and neuroprostanes: Total synthesis, biological activity and biomarkers of oxidative stress in humans.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Nonenzymatic oxygenated metabolites of α-linolenic acid B1- and L1-phytoprostanes protect immature neurons from oxidant injury and promote differentiation of oligodendrocyte progenitors through PPAR-γ activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Minghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Salvatori Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Ajmone-Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+                <w:t xml:space="preserve">Chiara de Nuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00913158v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprostanes and 4-hydroxy-2-nonenal: markers or mediators of disease? Focus on Rett syndrome as a model of autism spectrum disorder.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effects of ω-3 Polyunsaturated Fatty Acids on Plasma Proteome in Rett Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Cortelazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Guerranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.343824. </w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Article ID 723269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/343824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/723269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851891v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F2-Dihomo-isoprostanes and brain white matter damage in stage 1 Rett syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Are Alkyne Reductions Chemo‐, Regio‐, and Stereoselective Enough To Provide Pure (Z)‐Olefins in Polyfunctionalized Bioactive Molecules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95 (1), pp.86-90. </w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.1313-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cr3001753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624239v1</w:t>
+                <w:t xml:space="preserve">hal-00801666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ω-3 Polyunsaturated Fatty Acids on Plasma Proteome in Rett Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">F2-Dihomo-isoprostanes and brain white matter damage in stage 1 Rett syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvia Leoncini</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/723269⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (1), pp.86-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938392v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Alkyne Reductions Chemo‐, Regio‐, and Stereoselective Enough To Provide Pure (Z)‐Olefins in Polyfunctionalized Bioactive Molecules?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Isoprostanes and 4-hydroxy-2-nonenal: markers or mediators of disease? Focus on Rett syndrome as a model of autism spectrum disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr3001753⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.343824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/343824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801666v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acids and Autism Spectrum Disorders: The Rett Syndrome Conundrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Pecorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.71-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/fns.2013.49A1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidi grassi omega-3 nella sindrome di Rett Studio clinico al primo stadio della malattia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Pecorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Integratore Nutrizionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isoprostanes, des lipides bioactifs marqueurs du stress oxydant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 377, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial rescue of Rett syndrome by ω-3 polyunsaturated fatty acids (PUFAs) oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Isoprostanes and neuroprostanes: Total synthesis, biological activity and biomarkers of oxidative stress in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor A Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvia Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.447-458. </w:t>
+              <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12263-012-0285-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02572806v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of Isoprostanes Derived from Adrenic Acid and EPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.2621-2634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23316,695 +23299,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F2-dihomo-isoprostanes as potential early biomarkers of lipid oxidative damage in Rett syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Partial rescue of Rett syndrome by ω-3 polyunsaturated fatty acids (PUFAs) oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio de Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guy</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ciccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.P017798⟩</w:t>
+              <w:t xml:space="preserve">Genes and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.447-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12263-012-0285-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744233v1</w:t>
+                <w:t xml:space="preserve">hal-02572806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase-catalyzed regioselective monoacetylation of unsymmetrical 1,5-primary diols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">F2-dihomo-isoprostanes as potential early biomarkers of lipid oxidative damage in Rett syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Signorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Durand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo902541c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52, pp.2287-2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.P017798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647807v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of 15-D2t- and 15-epi-15-E2t-Isoprostanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The Handy Use of Brown's P2-Ni Catalyst for a Skipped Diyne Deuteration: Application to the Synthesis of a [D(4)]-Labeled F(4t)-Neuroprostane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (7), pp.2411-2414. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (47), pp.13976-13980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo1000274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466853v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Handy Use of Brown's P2-Ni Catalyst for a Skipped Diyne Deuteration: Application to the Synthesis of a [D(4)]-Labeled F(4t)-Neuroprostane.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Total Synthesis of 15-D2t- and 15-epi-15-E2t-Isoprostanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201002304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (7), pp.2411-2414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo1000274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00546924v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lipase-catalyzed regioselective monoacetylation of unsymmetrical 1,5-primary diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Brinkmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.1892-1897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo902541c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stereocontrolled Access to Isoprostanes via a Bicyclo[3.3.0]octene Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (21), pp.5087-5090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/o802104z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24014,163 +24131,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-linolenic acid, phytoprostanes and phytofurans in plant, algae and food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin Sum Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Plants and Algae: From Fundamental Science to Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101, Elsevier, pp.437-468, 2022, Advances in Botanical Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2021.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24180,539 +24297,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par les jeunes chimistes, pour tous les chimistes : retour sur le symposium « Jeunes chimistes » du congrès IUPAC 2019 à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Sosa-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.8-9, vol 444-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RJ-SCF et le congrès SCF18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cassegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Halbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.6-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectations of younger chemists in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId783" w:history="1">
+                <w:t xml:space="preserve">Jeunes chimistes en France, qu’attendez-vous du futur Réseau international des jeunes chimistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939418v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunes chimistes en France, qu’attendez-vous du futur Réseau international des jeunes chimistes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId783" w:history="1">
+                <w:t xml:space="preserve">Expectations of younger chemists in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chemv.201700007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939427v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RJ-SCF en 2017 : vers la fin d’un mandat et (peut-être) de nouveaux projets...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId793"/>
+      <w:footerReference w:type="default" r:id="rId796"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24780,51 +24897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7CE4A6"/>
+    <w:nsid w:val="71D46120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25011,51 +25128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5177-5792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149112033" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Suarez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dur&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sendra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casanova-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Merce Cascant- Vilaplana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodrigues Fachini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassy G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Ji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitao Pan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Miao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.4c01029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Burggraaf-S&#225;nchez de las Matas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Torres-Cuevas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Desco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Oblar&#233;-Delgado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14030244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Biagini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertazzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghimenti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lenzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.03.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guzm&#225;n-Rosales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145746" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Lacasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubuc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia dos S P Andrade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12979-025-00503-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Conde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104424" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madeo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Cartoni Mancinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101569" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moretti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Liguori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Marcucci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26157231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsena Jasiel Ismaiah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congjia Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Shing-Jie Tsui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winifred Audrey Johnson-Hill" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.02.029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702263v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abramova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2024.118600" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Elloumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03034-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mersni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Khouja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2023.105717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04729483v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mrakic-Sposta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bondi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126619" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphbi.2024.1441713" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388611v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger Milne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nogueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benlian Gao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanchez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Amin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2023.103020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanice Delly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401632" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bussy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66192-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101301" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandyne Linares-Maurizi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Durbec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22090406" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Merce Cascant-Vilaplana" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Viteritti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Sadras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Puerto S&#225;nchez-Iglesias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104133" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279427v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Yonny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Toscano Adamo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rodr&#237;guez Torresi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqging Zhou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14066" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063786v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sarajlic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2023.03.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vivaldi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.03.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Noto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Corsaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Micheli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24020935" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pinciroli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13030636" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ferreira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D.A. Pinto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Reis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Goes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2022.102529" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Granjon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122739" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030136" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Oliveri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Baj" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dalla Gasperina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Drago Ferrante" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2023.106770" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189749v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Forest" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouchard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daneault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2023.166843" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03970472v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Montoro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carmena-Bargue&#241;o" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Campillo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032730" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelucci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dal Bosco" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakamy Sylla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101880" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599233v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Laget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nouvel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.02.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio de Felice" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12020146" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648672v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degrange" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1654-4111" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649479v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J. Lara-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Rivera" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Corrales-Agudelo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salazar-Jaramillo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.07.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550506v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Franzini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lomonaco" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.01.021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleine Zussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijo John" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Urgin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Otaegui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050838" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Geng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.04.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607550v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Dimauro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cesarani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Bartolini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030531" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538746v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101523" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648718v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fischer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyana Gonzales" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alexis Conde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200085" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813831v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Yangui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2022.100077" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378846v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z&#252;llig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O Eichmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131194" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870612v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Quaranta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Z&#246;hrer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Revol-Cavalier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Benkestock" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02601" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sedraoui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03364" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189669v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzan Ferdinand Djohan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Muyor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041134" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115485v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek R&#225;c" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Shumbe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13279" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448850v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asensi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Vento" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020168" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248384v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Collodel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cotozzolo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050681" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378836v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070655" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378766v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Oskolkova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Karki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gesslbauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Ke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.07.041" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378013v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Martini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rosi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tassotti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Angelino" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072399" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377303v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; David Pi&#241;eiro-Ramos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Llorens-Salvador" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quint&#225;s" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0168" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115368v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Sum Leung" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.11.025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pe&#241;a-Bautista" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes &#193;lvarez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Ferrer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#243;pez-Nogueroles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Ca&#241;ada-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071043" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374032v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Belcastro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Saraiva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mucci" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Murgia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082768" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115274v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fung Yau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06690" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leoncini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084240" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236907v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bilodeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Gevariya" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Larose" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robitaille" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2020.102215" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611944v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Smr&#269;ek" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav H&#225;jek" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Hodek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#268;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Pohl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100872" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026190v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavlickova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20190096" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248488v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin S Phung" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bannenberg" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101501" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026208v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel&#8208;ponc&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002138" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02553" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248367v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;nez S&#225;nchez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montoro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00976H" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909761v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.06.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248118v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b06624" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02457867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Gutierrez-Pajares" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010050" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115352v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alvarez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.07.020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617520v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fusi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cerri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120979" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03085457v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071073" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617530v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13774" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417429v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le&#243;n-Perez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Londo&#241;o-Londo&#241;o" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cano-Lamadrid" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carbonell-Barrachina" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.072" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417284v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Carrascosa-Marco" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.11.043" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396816v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50837-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387895v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Gonz&#225;lez Rold&#225;n" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Engel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia D&#252;pow" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jakob" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Koops" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00974" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417592v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M Rund" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heylmann" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Seiwert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wecklein" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2019.04.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617139v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes del R&#237;o Celestino" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Egea&#8208;gilabert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800484" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613736v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900069" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617123v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudis Leidy Pino Ramos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Jim&#233;nez-Aspee" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Theoduloz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Burgos-Edwards" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125026" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624040v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lk. Ng" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kawasaki" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.10.007" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330239v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bani Mariana Ruesgas-Ram&#243;n" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna L. Su&#225;rez-Quiroz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-R&#237;os" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO01528K" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396035v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rund" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Peng" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Greite" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Claassen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Nolte" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2019.106386" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617362v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.02.019" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613765v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venera Cardile" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pannuzzo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carol Eleonora Graziano" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.05.014" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617154v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Parra-Llorca" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gormaz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Collado" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2019.7821" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617294v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja Erkkil&#228;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty C.&#8208;y. Lee" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lankinen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Manninen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12176" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394946v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baquero" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2019.07.008" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613398v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mboma" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leblanc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angers" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01836" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333434v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.111" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612564v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Alejandra Garc&#237;a-Flores" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Wheelock" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cejuela" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01409K" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059223v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03175D" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612616v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lara-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Osorio" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael &#193;lvarez-Quintero" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.11.017" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613667v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Maria Rund" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika I. Ostermann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kutzner" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.11.002" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613696v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Samir Alghawas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Poutanen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12090" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613421v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.06.038" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613479v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7070088" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613521v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Torre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589540" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612606v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Blanco" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.03.002" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612577v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Abell&#225;n" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le&#243;n" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferreres" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.013" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613717v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinciroli" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garbi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Abell&#225;n" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b04975" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200346v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00925" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594682v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.12.009" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789989v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2018.03.003" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03152351v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.012" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595235v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bosviel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Copin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.018" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612472v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng Po Lai" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hin Ting Wan" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Woei Li" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Yi-Man Wong" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02102" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594327v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2017.09.004" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594151v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Fung Chan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2017.1300885" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830138v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600320" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612515v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03482" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593586v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Las Heras-G&#243;mez" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Casas-Pina" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mar&#237;n-Soler" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tom&#225;s" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.01.019" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594444v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marhuenda" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arina" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zafrilla" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01081h" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594586v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhin Thayyil" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montaldo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Jenkins" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quintas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.09.026" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594016v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Arina" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01328g" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594236v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700270" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593771v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.01.008" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592625v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Carrasco-Torres" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amor" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra15777g" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590901v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015055" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979012v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201600051" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002956v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593367v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601301" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591139v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Mart&#237;nez-Sanz" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1111514" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612433v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b03011" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592806v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561496" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622331v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00214" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592332v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.06.076" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593271v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.002" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593004v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Alejandra Garcia-Flores" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01000h" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784397v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4198-x" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549988v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene De Miguel-El&#237;zaga" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.11.005" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2KD2RF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764624v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.11.004" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01986967v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753886v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier-Touzet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.014" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576249v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K C Wong" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1027199" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979014v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201400139" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582910v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;amus Flanagan" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00041" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612407v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#237;az-Castro" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03365" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573825v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long Sirius Chung" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13042215" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583163v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sum Leung" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05736a" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576544v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Mazzoni" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405497" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FJ10K4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582159v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Milic" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Griesser" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venukumar Vemula" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Ieda" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiko Nakagawa" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8766-3" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997408v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Della Ragione" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecorelli" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.04.006" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550465v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Jamil" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Bankhele" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Salvi" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimee Mannix" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-014-1436-6" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058061v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Torp Sangild" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402440" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA2901CD248B6661AAF9DE59414F2C5E1BCD13F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996826v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heppekausen" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400380" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXXNZ1K9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058083v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Minghetti" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Salvi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Salvatori Maria" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Ajmone-Cat" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Nuccio" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.04.025" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058094v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertand-Michel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pinot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2014.04.042" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913158v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Mori" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2013.04.003" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851891v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/343824" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03624239v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.017" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VC03MGC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938392v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cortelazzo" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guerranti" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/723269" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801666v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3001753" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857238v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.49A1012" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830713v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058055v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572806v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ciccoli" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-012-0285-7" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691200v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200070" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGV7NGR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744233v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P017798" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647807v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Brinkmann" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902541c" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466853v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000274" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546924v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rossi" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002304" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VX7462K0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744053v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouazzaoui" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/o802104z" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03549933v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.09.005" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372925v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa-Vargas" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039904v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cassegrain" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herv&#233;" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939418v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201700007" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939427v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939412v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5177-5792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149112033" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Suarez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dur&#225;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sendra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Casanova-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Merce Cascant- Vilaplana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2026.119153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lebrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.70449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyan Ji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitao Pan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Illana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Miao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.4c01029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Burggraaf-S&#225;nchez de las Matas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Torres-Cuevas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Desco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candela Oblar&#233;-Delgado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14030244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Biagini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghimenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lenzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.03.020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guzm&#225;n-Rosales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145746" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Miralles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Lacasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gudimard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia dos S P Andrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12979-025-00503-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Conde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lopes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104424" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madeo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Cartoni Mancinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Liguori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Marcucci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26157231" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500381" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsena Jasiel Ismaiah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Kwun Kwan Lo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congjia Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Shing-Jie Tsui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winifred Audrey Johnson-Hill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.02.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodrigues Fachini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassy G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bornet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04729483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mrakic-Sposta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bondi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126619" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mersni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Khouja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2023.105717" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Alves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101290" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693947v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphbi.2024.1441713" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger Milne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nogueira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benlian Gao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Amin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2023.103020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanice Delly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401632" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bechard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Arel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bussy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66192-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101301" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandyne Linares-Maurizi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Awad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Durbec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22090406" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702263v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abramova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2024.118600" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Elloumi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03034-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Yonny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Toscano Adamo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rodr&#237;guez Torresi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binqging Zhou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14066" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vivaldi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.03.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Noto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Corsaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Micheli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24020935" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063786v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sarajlic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2023.03.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200111" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125682v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007421v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pinciroli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13030636" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21030136" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ferreira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela D.A. Pinto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Reis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Goes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2022.102529" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Abawi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Granjon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Petiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122739" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Oliveri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Baj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dalla Gasperina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Drago Ferrante" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2023.106770" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Forest" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daneault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2023.166843" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03970472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Montoro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carmena-Bargue&#241;o" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Campillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24032730" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250078v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelucci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dal Bosco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakamy Sylla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101880" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Merce Cascant-Vilaplana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Viteritti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Sadras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Puerto S&#225;nchez-Iglesias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104133" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652818v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleine Zussy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijo John" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Urgin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Otaegui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050838" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607550v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Dimauro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cesarani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Bartolini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030531" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538746v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101523" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fischer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyana Gonzales" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alexis Conde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200085" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652857v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Geng" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Sun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.04.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Yangui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2022.100077" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378846v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z&#252;llig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O Eichmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131194" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Quaranta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Z&#246;hrer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Revol-Cavalier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Benkestock" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02601" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599233v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Laget" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nouvel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rocher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.02.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar J. Lara-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A. Rivera" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Corrales-Agudelo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Salazar-Jaramillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.07.023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538505v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio de Felice" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12020146" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degrange" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1654-4111" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550506v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Franzini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lomonaco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.01.021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248384v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Collodel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cotozzolo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050681" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115485v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek R&#225;c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Shumbe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13279" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448850v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Asensi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Vento" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020168" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377303v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; David Pi&#241;eiro-Ramos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Llorens-Salvador" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quint&#225;s" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0168" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115368v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin Sum Leung" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.11.025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378836v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070655" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378766v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Oskolkova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Hodzic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Karki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gesslbauer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Ke" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.07.041" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378013v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Martini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rosi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tassotti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Angelino" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13072399" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189669v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzan Ferdinand Djohan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jeanson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Muyor" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13041134" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar S Ahmed" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sedraoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03364" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pe&#241;a-Bautista" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes &#193;lvarez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Ferrer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#243;pez-Nogueroles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Ca&#241;ada-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071043" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374032v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Belcastro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Saraiva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mucci" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Murgia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082768" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03378810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Leoncini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22084240" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611944v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Smr&#269;ek" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav H&#225;jek" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Hodek" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#268;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Pohl" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100872" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115274v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fung Yau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06690" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236907v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bilodeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Gevariya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Larose" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robitaille" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2020.102215" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248367v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;nez S&#225;nchez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dom&#237;nguez-Perles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montoro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0FO00976H" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909761v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.06.010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026182v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02553" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026208v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel&#8208;ponc&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002138" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248488v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin S Phung" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bannenberg" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101501" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03248118v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b06624" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02457867v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Gutierrez-Pajares" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ben Hassen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010050" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115352v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alvarez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.07.020" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617520v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fusi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cerri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.120979" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03085457v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10071073" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617530v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Hang Leung" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13774" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026190v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ahmed" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavlickova" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20190096" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617123v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudis Leidy Pino Ramos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Jim&#233;nez-Aspee" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Theoduloz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Burgos-Edwards" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624040v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lk. Ng" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kawasaki" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.10.007" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330239v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bani Mariana Ruesgas-Ram&#243;n" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cruz Figueroa-Espinoza" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna L. Su&#225;rez-Quiroz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-R&#237;os" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9FO01528K" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613736v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201900069" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617139v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes del R&#237;o Celestino" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Gil&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Egea&#8208;gilabert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800484" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02396816v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50837-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417592v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M Rund" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heylmann" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Seiwert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wecklein" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2019.04.004" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387895v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Gonz&#225;lez Rold&#225;n" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Engel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia D&#252;pow" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Jakob" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Koops" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00974" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396035v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rund" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Peng" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Greite" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Claassen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Nolte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2019.106386" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617362v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.02.019" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613765v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venera Cardile" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pannuzzo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carol Eleonora Graziano" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2019.05.014" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617154v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Parra-Llorca" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gormaz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Collado" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2019.7821" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617294v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja Erkkil&#228;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty C.&#8208;y. Lee" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lankinen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Manninen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12176" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394946v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baquero" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2019.07.008" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417284v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Carrascosa-Marco" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.11.043" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417429v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le&#243;n-Perez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Londo&#241;o-Londo&#241;o" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cano-Lamadrid" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carbonell-Barrachina" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.072" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612616v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lara-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Osorio" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael &#193;lvarez-Quintero" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.11.017" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613521v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cuyamendous" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Torre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Candy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589540" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613421v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2018.06.038" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613667v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Maria Rund" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika I. Ostermann" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kutzner" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.11.002" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613696v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Samir Alghawas" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Poutanen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lipd.12090" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613479v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7070088" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612606v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Blanco" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.03.002" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Abell&#225;n" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le&#243;n" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferreres" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.013" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613717v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinciroli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garbi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Abell&#225;n" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b04975" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200346v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00925" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594682v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.12.009" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789989v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2018.03.003" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03152351v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.07.012" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02613398v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mboma" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leblanc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angers" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01836" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333434v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.06.111" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059223v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Castellan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ03175D" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612564v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Alejandra Garc&#237;a-Flores" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Wheelock" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cejuela" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO01409K" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612515v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03482" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593586v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Las Heras-G&#243;mez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Casas-Pina" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mar&#237;n-Soler" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tom&#225;s" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2017.01.019" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830138v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600320" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594151v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Fung Chan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2017.1300885" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594444v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marhuenda" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mart&#237;nez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arina" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zafrilla" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01081h" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594586v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhin Thayyil" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montaldo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Jenkins" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quintas" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.09.026" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594016v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#243;n Arina" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01328g" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594236v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700270" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593771v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2017.01.008" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612472v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keng Po Lai" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hin Ting Wan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Woei Li" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Yi-Man Wong" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02102" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594327v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2017.09.004" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595235v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bosviel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Joumard-Cubizolles" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chinetti-Gbaguidi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Copin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.018" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590901v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015055" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002956v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593367v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601301" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591139v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Mart&#237;nez-Sanz" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1111514" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612433v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b03011" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592806v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561496" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979012v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201600051" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622331v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Crauste" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.6b00214" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592332v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.06.076" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593271v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.08.002" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593004v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Alejandra Garcia-Flores" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01000h" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784397v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4198-x" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592625v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Carrasco-Torres" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amor" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra15777g" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02576249v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K C Wong" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10715762.2015.1027199" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979014v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201400139" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01986967v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753886v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier-Touzet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.014" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582910v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;amus Flanagan" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00041" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612407v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#237;az-Castro" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03365" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573825v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Long Sirius Chung" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13042215" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583163v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sum Leung" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc05736a" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576544v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Mazzoni" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405497" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6FJ10K4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582159v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Milic" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Griesser" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venukumar Vemula" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Ieda" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiko Nakagawa" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8766-3" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549988v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene De Miguel-El&#237;zaga" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.11.005" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z2KD2RF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01764624v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2014.11.004" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550465v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Jamil" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Bankhele" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Salvi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaimee Mannix" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11064-014-1436-6" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058061v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Torp Sangild" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402440" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA2901CD248B6661AAF9DE59414F2C5E1BCD13F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997408v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Della Ragione" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pecorelli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2014.04.006" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996826v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heppekausen" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201400380" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXXNZ1K9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058094v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertand-Michel" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pinot" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2014.04.042" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058083v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Minghetti" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Salvi" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Salvatori Maria" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Ajmone-Cat" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Nuccio" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.04.025" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938392v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cortelazzo" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guerranti" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/723269" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801666v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr3001753" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03624239v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.09.017" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VC03MGC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851891v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/343824" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857238v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.49A1012" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830713v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058055v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913158v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Mori" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2013.04.003" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691200v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200070" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGV7NGR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572806v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ciccoli" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-012-0285-7" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744233v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.P017798" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546924v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rossi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002304" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VX7462K0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466853v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Brinkmann" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo1000274" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647807v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902541c" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744053v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouazzaoui" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/o802104z" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03549933v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.09.005" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372925v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Halbert" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Sosa-Vargas" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039904v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cassegrain" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herv&#233;" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939427v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939418v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201700007" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939412v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>