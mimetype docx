--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -432,416 +432,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ce sont les femmes qui savent » L'expertise agroécologique des rizicultrices à l'aune des changements environnementaux globaux en Basse-Casamance (Sénégal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From diversity to uniformity: comparing nutritional transition of food consumption in four regions in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babatunde Owolodun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desiree Gmür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Felber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15528014.2024.2310380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311385v1</w:t>
+                <w:t xml:space="preserve">hal-04439751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diversity to uniformity: comparing nutritional transition of food consumption in four regions in Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Desiree Gmür</w:t>
+                <w:t xml:space="preserve">“The women know”: agroecological expertise of women rice farmers facing global change in Lower Casamance (Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Felber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Ollier</w:t>
+                <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Haller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food, Culture and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15528014.2024.2310380⟩</w:t>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.14356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439751v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03985957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The women know”: agroecological expertise of women rice farmers facing global change in Lower Casamance (Senegal)</w:t>
+                <w:t xml:space="preserve">« Ce sont les femmes qui savent » L'expertise agroécologique des rizicultrices à l'aune des changements environnementaux globaux en Basse-Casamance (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 17, pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aof.14356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-03985957v1</w:t>
+                <w:t xml:space="preserve">hal-04311385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse morpho-sédimentaire et occurences archéologiques dans la vallée de la Falémé (de 80 à 5 ka ; Sénégal oriental) : mise en évidence d’une permanence des occupations à la transition Pléistocène-Holocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -931,51 +931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et environnements au Sénégal oriental : résultats de la 21ème année du programme international &amp;quot; Peuplement humain et paléoenvironnement en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douze Katja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change, vulnerability of food systems and institutional transformations in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiree Gmür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Felber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Owolodun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Gm&#252;r" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Felber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2024.2310380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03985957v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04560323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Felber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Owolodun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Camara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cargocollective.com/revuevertebrale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatunde Owolodun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Gm&#252;r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Felber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Haller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2024.2310380" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03985957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14356" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.13181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04560323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Felber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Owolodun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Camara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cargocollective.com/revuevertebrale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>