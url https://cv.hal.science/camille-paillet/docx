--- v0 (2026-04-11)
+++ v1 (2026-05-19)
@@ -66,1231 +66,1310 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le procès du nu au théâtre. Entre pudeur et exhibition (Paris, 1908)</w:t>
+                <w:t xml:space="preserve">Du travail ordinaire à la carrière d’exception. La féminisation du music-hall dans l’entre-deux-siècles parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des corps dans l'espace public. Monstration, dissimulation, mouvement</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, https://sht.asso.fr/numero/voix-dor-et-petites-mains-une-histoire-deconstruite-du-travail-des-femmes-au-theatre/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205536v1</w:t>
+                <w:t xml:space="preserve">hal-05112129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dénomination danse indécente : entre catégorie juridique, mise en récit et normes identitaires</w:t>
+                <w:t xml:space="preserve">Pratiques et imaginaires prostitutionnels dans les cafés-concerts et music-halls parisiens au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de la pensée en danse. Les Ateliers de la danse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, </w:t>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Quand le sexe s'expose, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.56698/rhc.2171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983791v1</w:t>
+                <w:t xml:space="preserve">hal-03983725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire en corps : entre description et interprétation</w:t>
+                <w:t xml:space="preserve">Se déshabiller sur scène au tournant du siècle.Le Coucher d’Yvette (Paris, 1894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de la pensée en danse. Les Ateliers de la danse</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Se dénuder, 54, pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.20524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984084v1</w:t>
+                <w:t xml:space="preserve">hal-03983738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Undressing on stage at the turn of the century. Le Coucher d'Yvette (Paris, 1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, CLIO. Women, gender, history, 54 (1), pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.20524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du travail ordinaire à la carrière d’exception. La féminisation du music-hall dans l’entre-deux-siècles parisien</w:t>
+                <w:t xml:space="preserve">Le procès du nu au théâtre. Entre pudeur et exhibition (Paris, 1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Kondratuk. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05112129v1</w:t>
+              <w:t xml:space="preserve">Des corps dans l'espace public. Monstration, dissimulation, mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.57-70, 2025, 978-2-38549-162-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et imaginaires prostitutionnels dans les cafés-concerts et music-halls parisiens au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Écrire en corps : entre description et interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bianca Maurmayr; Marina Nordera; Camille Paillet; Alessandra Sini; Marian del Valle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03983725v1</w:t>
+              <w:t xml:space="preserve">Pratiques de la pensée en danse. Les Ateliers de la danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-28, 2020, Thyrse, 9782343190495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se déshabiller sur scène au tournant du siècle.Le Coucher d’Yvette (Paris, 1894)</w:t>
+                <w:t xml:space="preserve">La dénomination danse indécente : entre catégorie juridique, mise en récit et normes identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bianca Maurmayr; Marina Nordera; Camille Paillet; Alessandra Sini; Marian del Valle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...45 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Pratiques de la pensée en danse. Les Ateliers de la danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...6 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-218, 2020, Thyrse, 9782343190495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Claire</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-04310795v1</w:t>
+                <w:t xml:space="preserve">hal-03983791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Music-hall avant le music-hall : un agenda de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris s'amuse ! mémoires du divertissement populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sorbonne Nouvelle. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983856v1</w:t>
+                <w:t xml:space="preserve">hal-05591079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Chahut au French-Cancan. Circulation, transfert et fabrique d’une danse festive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris s'amuse ! mémoires du divertissement et du spectacle populaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Nouvelle; Collex. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-03983861v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris s'amuse ! mémoires du divertissement et du spectacle populaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Music-hall avant le music-hall : un agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Music-hall après le music-hall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérome Guibert; Raphaëlle Moine; Romain Piana; Catherine Rudent, Mar 2022, Paris (Université Sorbonne Nouvelle – Paris 3), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Chahut au French-Cancan. Circulation, transfert et fabrique d’une danse festive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des circulations en danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guilherme Hinz; Isabelle Launay; Sylviane Pagès, Apr 2022, Saint-Denis (Université Paris 8), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques festives, attractions et sociabilités populaires dans les débits de boissons parisiens au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838742v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tavernes, cafés, bistrots..Lieux de sociabilité populaire des années 1750 aux années 1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Beck; Stéphanie Sauget; Jean-Claude Yon, Jun 2022, Tours (Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Populaire sur scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres du XIXe siècle : "populaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'histoire de la révolution de 1848 et des révolutions du XIXe siècle; Université Toulouse Jean Jaurès, Jun 2021, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de la pensée en danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Maurmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2020, Thyrse, CTEL Université Nice Sophia Antipolis, 9782343190495</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1300,114 +1379,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déshabiller la danse. Les scènes de café-concert et de music-hall (Paris, 1864-1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Nice Sophia Antipolis (UNS), 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03983833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1554,51 +1633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian del Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.2171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20524" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Claire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maurmayr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03983833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983725v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.2171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983738v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.20524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Claire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian del Valle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=822" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hersant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983856v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Maurmayr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03983833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>