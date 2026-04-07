--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -275,607 +275,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La micro-informatique, outil et enjeu d’innovations dans les formations du Cnam (1970-1990)</w:t>
+                <w:t xml:space="preserve">Microdéconnexions : discontinuités et ruptures du contact communicationnel. Entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Mbanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...5 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.139-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.13928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04130782v2</w:t>
+                <w:t xml:space="preserve">hal-04002119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coder l’écriture plurilingue en numérique</w:t>
+                <w:t xml:space="preserve">How EUNET hacked European digital networks and disappeared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.8314⟩</w:t>
+              <w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (45), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAHC.2022.3193454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03612878v1</w:t>
+                <w:t xml:space="preserve">halshs-03763011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdéconnexions : discontinuités et ruptures du contact communicationnel. Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des mondes sans contact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edgar Mbanza</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.139-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.13928⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 42, pp.7 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.13618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002119v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How EUNET hacked European digital networks and disappeared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Jalons pour une histoire de l’enseignement de l’informatique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques, vol. 15 (n° 1), pp. 9-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03763011v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Jalons pour une histoire de l’enseignement de l’informatique en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La micro-informatique, outil et enjeu d’innovations dans les formations du Cnam (1970-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques, vol. 15 (n° 1), pp. 9-28</w:t>
+              <w:t xml:space="preserve">, 2022, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques
+, vol. 15 (n° 1), pp. 147-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04130679v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mondes sans contact ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coder l’écriture plurilingue en numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132-133 (132-133), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.13618⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03931611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remembering Netizens</w:t>
               </w:r>
@@ -1060,51 +1060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salomon, critique précoce de « l’informatisation de la société »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Actualité de Jean-Jacques Salomon, vol.14 (1), pp. 133-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1246,51 +1246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1408,222 +1408,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French memories about the ARPANET: a conversation with Michel Élie and Gérard Le Lann</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back to the roots of ARPANET and Internet history with Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (1), pp.81-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1536934⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1560680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081329v1</w:t>
+                <w:t xml:space="preserve">hal-02533853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the roots of ARPANET and Internet history with Alexandre Serres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French memories about the ARPANET: a conversation with Michel Élie and Gérard Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (1), pp.51-67. </w:t>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.81-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1560680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1536934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533853v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant les médias sociaux : les protocoles de la sociabilité sur Internet</w:t>
               </w:r>
@@ -1681,235 +1681,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures, techniques et politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behind the scenes: an interview with Pierre Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jarrige</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+                <w:t xml:space="preserve">Victoria Peuvrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, </w:t>
+              <w:t xml:space="preserve">Internet histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3-4), pp.315-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.8107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1431496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979991v1</w:t>
+                <w:t xml:space="preserve">hal-04081337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the scenes: an interview with Pierre Beyssac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrastructures, techniques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet histories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3-4), pp.315-327. </w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1431496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.8107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081337v1</w:t>
+                <w:t xml:space="preserve">hal-01979991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse autonome des réseaux de données en France et en Europe (1978-1992)</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cnam : un lieu d'accueil, de débat et d'institutionnalisation pour les sciences et techniques de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Équipe Systèmes (1975-1980) et la genèse de la recherche en informatique au Cnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.25-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2159,77 +2159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Gérard Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.81-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2267,51 +2267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’émergence d’un laboratoire de recherches en informatique au Cnam (1968-1990) et le rôle de la recherche sur les Systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2330,252 +2330,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenson, « l’anti robot-travail » (Entretien)</w:t>
+                <w:t xml:space="preserve">Searching for missing 'net histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Garattini</w:t>
+                <w:t xml:space="preserve">Kevin Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32, pp.237--258. </w:t>
+              <w:t xml:space="preserve">Internet histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1--13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.6930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24701475.2017.1307541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01843630v1</w:t>
+                <w:t xml:space="preserve">halshs-01843631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for missing 'net histories</w:t>
+                <w:t xml:space="preserve">Berenson, « l’anti robot-travail » (Entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Driscoll</w:t>
+                <w:t xml:space="preserve">Ludovic Garattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet histories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1--13. </w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.237--258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24701475.2017.1307541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traces.6930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01843631v1</w:t>
+                <w:t xml:space="preserve">halshs-01843630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au second volume. Éléments d’histoire des systèmes d’exploitation des années 1960 aux années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (2), pp. 9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (4-5), pp.557--570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3482,165 +3482,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smuggling Vaxes: or how my computer equipment was detained at the border</w:t>
+                <w:t xml:space="preserve">Histoire des technicalités d'Internet : la vie administrative des équipements informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of History of Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHST, Jun 2025, Duneddin, New Zealand</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; SFSHT, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121212v1</w:t>
+                <w:t xml:space="preserve">hal-05116176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des technicalités d'Internet : la vie administrative des équipements informatiques</w:t>
+                <w:t xml:space="preserve">Smuggling Vaxes: or how my computer equipment was detained at the border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; SFSHT, 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">27th International Congress of History of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHST, Jun 2025, Duneddin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116176v1</w:t>
+                <w:t xml:space="preserve">hal-05121212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coulisses du serveur Web : relire l’histoire de l’ingénierie savante d’Internet</w:t>
               </w:r>
@@ -4771,103 +4771,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sans Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4901,77 +4901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 15 (n° 1), 259 p., 2022, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5511,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05182545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2025.a965862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04827601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130782v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-96KJZF3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04002119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mbanza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2022.3193454" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130679v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aguilera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Doublier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avery Dame-Griff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2022.2123120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruano-Borbalan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1982167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1536934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1560680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01979991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Peuvrelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1431496" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.10.75" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garattini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6930" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Driscoll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2017.1307541" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.504.0064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lafargue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05121212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05116176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.8713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/oep/1843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.1843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masutti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/histoiresetculturesdulibre/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315748962.ch10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01245491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130635v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1560921" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5892" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05182545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2025.a965862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04827601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04002119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mbanza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13928" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763011v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2022.3193454" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aguilera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Doublier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130679v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130782v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-96KJZF3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avery Dame-Griff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2022.2123120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruano-Borbalan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1982167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1560680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1536934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Peuvrelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1431496" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01979991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.10.75" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Driscoll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2017.1307541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garattini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.504.0064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lafargue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05116176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05121212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.8713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/oep/1843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.1843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masutti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/histoiresetculturesdulibre/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315748962.ch10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01245491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130635v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1560921" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5892" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>