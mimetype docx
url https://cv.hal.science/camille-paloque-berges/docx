--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -275,607 +275,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdéconnexions : discontinuités et ruptures du contact communicationnel. Entretien</w:t>
+                <w:t xml:space="preserve">La micro-informatique, outil et enjeu d’innovations dans les formations du Cnam (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Allard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edgar Mbanza</w:t>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques
+, vol. 15 (n° 1), pp. 147-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002119v1</w:t>
+                <w:t xml:space="preserve">halshs-04130782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How EUNET hacked European digital networks and disappeared</w:t>
+                <w:t xml:space="preserve">Coder l’écriture plurilingue en numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MAHC.2022.3193454⟩</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132-133 (132-133), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03763011v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mondes sans contact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Aguilera</w:t>
+                <w:t xml:space="preserve">Alice Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Doublier</w:t>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42, pp.7 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.13618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Jalons pour une histoire de l’enseignement de l’informatique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques, vol. 15 (n° 1), pp. 9-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04130679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La micro-informatique, outil et enjeu d’innovations dans les formations du Cnam (1970-1990)</w:t>
+                <w:t xml:space="preserve">Microdéconnexions : discontinuités et ruptures du contact communicationnel. Entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Mbanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...5 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.139-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.13928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04130782v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coder l’écriture plurilingue en numérique</w:t>
+                <w:t xml:space="preserve">How EUNET hacked European digital networks and disappeared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Annals of the History of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (45), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAHC.2022.3193454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.8314⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03612878v1</w:t>
+                <w:t xml:space="preserve">halshs-03763011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remembering Netizens</w:t>
               </w:r>
@@ -1060,51 +1060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salomon, critique précoce de « l’informatisation de la société »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Actualité de Jean-Jacques Salomon, vol.14 (1), pp. 133-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1246,51 +1246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1335,581 +1335,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: French Translation of Jussi Parikka’s, What is Media Archaeology</w:t>
+                <w:t xml:space="preserve">French memories about the ARPANET: a conversation with Michel Élie and Gérard Le Lann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internet histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.81-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1536934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093760v1</w:t>
+                <w:t xml:space="preserve">hal-04081329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the roots of ARPANET and Internet history with Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (1), pp.51-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24701475.2018.1560680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French memories about the ARPANET: a conversation with Michel Élie and Gérard Le Lann</w:t>
+                <w:t xml:space="preserve">Review: French Translation of Jussi Parikka’s, What is Media Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet histories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Media Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1536934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04081329v1</w:t>
+                <w:t xml:space="preserve">hal-04093760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant les médias sociaux : les protocoles de la sociabilité sur Internet</w:t>
+                <w:t xml:space="preserve">Behind the scenes: an interview with Pierre Beyssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Peuvrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.031.0105⟩</w:t>
+              <w:t xml:space="preserve">Internet histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3-4), pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1431496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03286915v1</w:t>
+                <w:t xml:space="preserve">hal-04081337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the scenes: an interview with Pierre Beyssac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrastructures, techniques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet histories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24701475.2018.1431496⟩</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081337v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures, techniques et politiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant les médias sociaux : les protocoles de la sociabilité sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, </w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.105-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.8107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tdm.031.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979991v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse autonome des réseaux de données en France et en Europe (1978-1992)</w:t>
               </w:r>
@@ -1967,390 +1967,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01843621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cnam : un lieu d'accueil, de débat et d'institutionnalisation pour les sciences et techniques de l'informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Entretien avec Gérard Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.81-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01843667v1</w:t>
+                <w:t xml:space="preserve">hal-03021995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Équipe Systèmes (1975-1980) et la genèse de la recherche en informatique au Cnam</w:t>
+                <w:t xml:space="preserve">Introduction. L’émergence d’un laboratoire de recherches en informatique au Cnam (1968-1990) et le rôle de la recherche sur les Systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.25-56</w:t>
+              <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021946v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Gérard Florin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Équipe Systèmes (1975-1980) et la genèse de la recherche en informatique au Cnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.81-120</w:t>
+              <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.25-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021995v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’émergence d’un laboratoire de recherches en informatique au Cnam (1968-1990) et le rôle de la recherche sur les Systèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Cnam : un lieu d'accueil, de débat et d'institutionnalisation pour les sciences et techniques de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.10.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021923v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for missing 'net histories</w:t>
               </w:r>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au second volume. Éléments d’histoire des systèmes d’exploitation des années 1960 aux années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (2), pp. 9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2613,51 +2613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Viviane Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp. 121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2695,64 +2695,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« J’ai eu une carrière à l’envers » : entretien avec Claude Kaiser, titulaire de la chaire d’informatique-programmation du Conservatoire national des arts et métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (4-5), pp.557--570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2849,178 +2849,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01843665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Jarrige (François) – Technocritiques. Du refus des machines à la contestation des technosciences. – Paris, La Découverte, 2014. 424 p. Index</w:t>
+                <w:t xml:space="preserve">L’imaginaire du « grand public » au tournant du Web (1993-1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01843673v1</w:t>
+                <w:t xml:space="preserve">halshs-01843681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imaginaire du « grand public » au tournant du Web (1993-1997)</w:t>
+                <w:t xml:space="preserve">Recension de Jarrige (François) – Technocritiques. Du refus des machines à la contestation des technosciences. – Paris, La Découverte, 2014. 424 p. Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (5), pp.272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.1478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01843681v1</w:t>
+                <w:t xml:space="preserve">halshs-01843673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture Internet au risque du Web</w:t>
               </w:r>
@@ -3482,165 +3482,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des technicalités d'Internet : la vie administrative des équipements informatiques</w:t>
+                <w:t xml:space="preserve">Smuggling Vaxes: or how my computer equipment was detained at the border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; SFSHT, 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">27th International Congress of History of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHST, Jun 2025, Duneddin, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116176v1</w:t>
+                <w:t xml:space="preserve">hal-05121212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smuggling Vaxes: or how my computer equipment was detained at the border</w:t>
+                <w:t xml:space="preserve">Histoire des technicalités d'Internet : la vie administrative des équipements informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of History of Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICHST, Jun 2025, Duneddin, New Zealand</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Histoire des Sciences et des Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; SFSHT, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121212v1</w:t>
+                <w:t xml:space="preserve">hal-05116176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coulisses du serveur Web : relire l’histoire de l’ingénierie savante d’Internet</w:t>
               </w:r>
@@ -4765,252 +4765,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sans Contact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+                <w:t xml:space="preserve">L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Aguilera</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 15 (n° 1), 259 p., 2022, L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931600v1</w:t>
+                <w:t xml:space="preserve">halshs-04130635v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’informatique entre à l’école : vers une histoire de l’enseignement des sciences et techniques informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Neumann</w:t>
+                <w:t xml:space="preserve">Sans Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.13563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04130635v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpanet (1969–2019)</w:t>
               </w:r>
@@ -5100,51 +5100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur les systèmes, des pivots dans l'histoire de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol.07 - 08 (2), 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5182,51 +5182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur les systèmes, des pivots dans l'histoire de l'informatique, I/II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Petitgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol.07 - 08 (1), 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5511,51 +5511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05182545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2025.a965862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04827601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04002119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mbanza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13928" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763011v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2022.3193454" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aguilera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Doublier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130679v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130782v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8314" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-96KJZF3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avery Dame-Griff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2022.2123120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruano-Borbalan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1982167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1560680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1536934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Peuvrelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1431496" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01979991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.10.75" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Driscoll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2017.1307541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garattini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1478" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.504.0064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lafargue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05116176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05121212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.8713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/oep/1843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.1843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masutti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/histoiresetculturesdulibre/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315748962.ch10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01245491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130635v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1560921" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5892" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05182545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/tech.2025.a965862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04827601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130782v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-96KJZF3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aguilera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Doublier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130679v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04002119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mbanza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13928" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHC.2022.3193454" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Miller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avery Dame-Griff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2022.2123120" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ruano-Borbalan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2021.1982167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1536934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1560680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Peuvrelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1431496" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01979991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.031.0105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.10.75" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Driscoll" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2017.1307541" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garattini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1478" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5894" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.504.0064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lafargue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05121212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05116176v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373969v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G. Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.8713" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/oep/1843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.oep.1843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masutti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/histoiresetculturesdulibre/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Kun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315748962.ch10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01245491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130635v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13563" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2018.1560921" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5892" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>