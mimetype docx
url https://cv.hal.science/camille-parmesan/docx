--- v1 (2026-03-25)
+++ v2 (2026-05-12)
@@ -1602,356 +1602,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthened scientific support for the Endangerment Finding for atmospheric greenhouse gases</w:t>
+                <w:t xml:space="preserve">Takeoff temperatures in Melitaea cinxia butterflies from latitudinal and elevational range limits: a potential adaptation to solar irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Duffy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikhil Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parmesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Singer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat5982⟩</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.389-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/een.12714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996210v1</w:t>
+                <w:t xml:space="preserve">hal-03031371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeoff temperatures in Melitaea cinxia butterflies from latitudinal and elevational range limits: a potential adaptation to solar irradiance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikhil Advani</w:t>
+                <w:t xml:space="preserve">Butterflies embrace maladaptation and raise fitness in colonizing novel host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Parmesan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Singer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/een.12714⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), pp.1417-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031371v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterflies embrace maladaptation and raise fitness in colonizing novel host</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strengthened scientific support for the Endangerment Finding for atmospheric greenhouse gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Diffenbaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Doney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Dutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (7), pp.1417-1433. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363 (6427), pp.eaat5982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aat5982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009767v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethal trap created by adaptive evolutionary response to an exotic resource</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Moskwik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lempert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bukovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Mcginnis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70293" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Diaz-Valencia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hemet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mazancourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Singer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Mainali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Adhikari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushila Shrestha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christopher Singer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph White" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4563" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12852" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Tunstrom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wheat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mikheyev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03589715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15656" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Babu Shrestha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Sharma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Adhikari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Gurarie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02996210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Duffy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Field" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Diffenbaugh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Dutton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat5982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03031371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Advani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03009767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02978574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0074-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Berkley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Hanley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Boden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Owen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Holmes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12565" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hansen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushker Kharecha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Sato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ackerman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081648" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00366410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Singer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Magalhaes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courtiol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2007.00010.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00324025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M. Kaufman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Kingsolver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13150.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8G5N68W8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Otto P&#246;rtner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah C Roberts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4659158" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans P&#246;rtner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra C. Roberts" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Adams" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibidun Adelekan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike D. Morecroft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyut Trisurat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mezzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scholes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Agard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Bai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ervens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parmesan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christhel Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rutschmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Moskwik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lempert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bukovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Mcginnis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70293" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Diaz-Valencia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau-Vaccarella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hemet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10749" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Mazancourt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Singer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Mainali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subodh Adhikari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushila Shrestha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Christopher Singer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph White" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4563" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03546699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan&#8208;jason" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12852" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Tunstrom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wheat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Singer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mikheyev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03589715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15656" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Babu Shrestha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Sharma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Adhikari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Gurarie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03031371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Advani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03009767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12775" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02996210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Duffy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Field" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Diffenbaugh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Dutton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat5982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02978574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0074-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Berkley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Hanley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Boden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Owen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Holmes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12565" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hansen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushker Kharecha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makiko Sato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ackerman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081648" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00366410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Singer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Magalhaes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courtiol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2007.00010.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00324025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaines" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M. Kaufman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Kingsolver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13150.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8G5N68W8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Otto P&#246;rtner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah C Roberts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4659158" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans P&#246;rtner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra C. Roberts" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Adams" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibidun Adelekan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike D. Morecroft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyut Trisurat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mezzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scholes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Agard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Bai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>