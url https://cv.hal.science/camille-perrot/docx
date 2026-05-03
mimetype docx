--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -91,459 +91,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of classical models in highly damped ultrasonic propagation</w:t>
+                <w:t xml:space="preserve">Acoustics of humid porous media: Effects of precondensation and molecular diffusion on their effective properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lafarge</w:t>
+                <w:t xml:space="preserve">Cécile Guianvarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
+                <w:t xml:space="preserve">Mohammad Morovati Sharifabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Ogam</w:t>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158, pp.2389-2403. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0039247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0304014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217901v1</w:t>
+                <w:t xml:space="preserve">hal-05604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pore size polydispersity on the acoustic properties of high-porosity solid foams</w:t>
+                <w:t xml:space="preserve">Breakdown of classical models in highly damped ultrasonic propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C T Nguyen</w:t>
+                <w:t xml:space="preserve">Denis Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Langlois</w:t>
+                <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+                <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duval</w:t>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Perrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erick Ogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), pp.047101. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, pp.2389-2403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0191517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0039247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573357v1</w:t>
+                <w:t xml:space="preserve">hal-05217901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-property relationships of polydisperse open-cell foams: Application to melamine foams</w:t>
+                <w:t xml:space="preserve">Effect of polydispersity on the transport and sound absorbing properties of three-dimensional random fibrous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+                <w:t xml:space="preserve">Quang Vu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengke Li</w:t>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziming Xiong</w:t>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu He</w:t>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
+                <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.54. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 296, pp.112840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750927v1</w:t>
+                <w:t xml:space="preserve">hal-04574056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional cellular structures for viscous and thermal energy control in acoustic and thermoacoustic applications</w:t>
               </w:r>
@@ -568,51 +572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truc Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -653,4302 +657,4432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polydispersity on the transport and sound absorbing properties of three-dimensional random fibrous structures</w:t>
+                <w:t xml:space="preserve">Effect of pore size polydispersity on the acoustic properties of high-porosity solid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Vu Tran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">C T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 296, pp.112840. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.047101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0191517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574056v1</w:t>
+                <w:t xml:space="preserve">hal-04573357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing polydispersity in three-dimensional random fibrous based sound absorbing materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
+                <w:t xml:space="preserve">Structure-property relationships of polydisperse open-cell foams: Application to melamine foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113375⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750924v1</w:t>
+                <w:t xml:space="preserve">hal-04750927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport parameters for sound propagation in air saturated motionless porous materials: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Utilizing polydispersity in three-dimensional random fibrous based sound absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Vu Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109426⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.113375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599343v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acoustic wave propagation models in highly attenuating porous materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transport parameters for sound propagation in air saturated motionless porous materials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Di Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0024008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108, pp.109426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328094v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wire mesh stack and regenerator model for thermoacoustic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+                <w:t xml:space="preserve">Improving acoustic wave propagation models in highly attenuating porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erick Ogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119816⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, p206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0024008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121509v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of polydisperse solid foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Wire mesh stack and regenerator model for thermoacoustic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Di Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.015101⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 221, pp.119816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511179v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning acoustic responses from experiments: A multiscale-informed transfer learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hai Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 151 (4), pp.2587-2601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0010187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency permeability of porous media with thin constrictions. II. Porous media containing thin holed membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Perrot</w:t>
+                <w:t xml:space="preserve">Permeability of polydisperse solid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.015101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.015101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0093672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04121512v1</w:t>
+                <w:t xml:space="preserve">hal-03511179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydisperse Solid Foams: Multiscale Modeling and Simulations of Elasto-Acoustic Properties Including Thin Membrane Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 249, pp.111684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
+                <w:t xml:space="preserve">High-frequency permeability of porous media with thin constrictions. II. Porous media containing thin holed membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
+                <w:t xml:space="preserve">C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Langlois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.24-48. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.077120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0093672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111105v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of macroporous photo-cationically cured resorcinol-based epoxy resins coupled to a solid template technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (5), pp.159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10965-021-02517-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity of the design of composite sound absorbing structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V H Trinh</w:t>
+                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guilleminot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.24-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.110058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03337414v1</w:t>
+                <w:t xml:space="preserve">hal-03111105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach to characterize effective mechanical, hydraulic and acoustic properties of a new bio-based porous material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.-B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rios de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.101938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustics of monodisperse open-cell foam: An experimental and numerical parametric study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">On the sensitivity of the design of composite sound absorbing structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V H Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001995⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.110058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.110058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019901v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for microstructure-based modelling of sound absorbing rigid-frame porous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acoustics of monodisperse open-cell foam: An experimental and numerical parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Kaddami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115441⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (3), pp.1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735771v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component versus three-component metasolids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarks for microstructure-based modelling of sound absorbing rigid-frame porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navid Nemati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tomasz Zieliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Červenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0002424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.115441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059349v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning membrane content of sound absorbing cellular foams: Fabrication, experimental evidence and multiscale numerical simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two-component versus three-component metasolids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (5), pp.3065 - 3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0002424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.11.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01949817v1</w:t>
+                <w:t xml:space="preserve">hal-03059349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity and tortuosity of solid foam: Effect of pore connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.013115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of solid foam: Effect of pore connections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Tuning membrane content of sound absorbing cellular foams: Fabrication, experimental evidence and multiscale numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hai Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.345-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818152v1</w:t>
+                <w:t xml:space="preserve">hal-01949817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of multiscale surrogates for design optimization of acoustical materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Multiscale prediction of acoustic properties for glass wools: Computational study and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacqus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919139⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (6), pp.3283 - 3299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5040479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683381v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale prediction of acoustic properties for glass wools: Computational study and experimental validation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Permeability of solid foam: Effect of pore connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5040479⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.053111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818174v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized analytic model for rotational and anisotropic metasolids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the construction of multiscale surrogates for design optimization of acoustical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hai Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-6528/aab5a5⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743930v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the three-dimensional microstructure on the sound absorption of foams: A parametric study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Generalized analytic model for rotational and anisotropic metasolids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4999058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.35035 - 35035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-6528/aab5a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580022v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional reconstruction of a random fibrous medium: Geometry, transport, and sound absorbing properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of the three-dimensional microstructure on the sound absorption of foams: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141 (6), pp.4768 - 4780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4989373⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 142 (2), pp.1130-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4999058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580012v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective fiber diameter for modeling the acoustic properties of polydisperse fiber networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional reconstruction of a random fibrous medium: Geometry, transport, and sound absorbing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 141 (2), pp.EL96-EL101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4976114⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 141 (6), pp.4768 - 4780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4989373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580011v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Porosity, Fiber Radius and Fiber Orientation on the Transport and Acoustic Properties of Random Fiber Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Effective fiber diameter for modeling the acoustic properties of polydisperse fiber networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919134⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (2), pp.EL96-EL101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4976114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663790v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of Porosity, Fiber Radius and Fiber Orientation on the Transport and Acoustic Properties of Random Fiber Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (6), pp.1050 - 1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4872296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01078343v1</w:t>
+                <w:t xml:space="preserve">hal-01663790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying local characteristic lengths governing sound wave properties in solid foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (6), pp.3172-3184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4872296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4793492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00799631v1</w:t>
+                <w:t xml:space="preserve">hal-01078343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct link between microstructure and acoustical macro-behavior of real double porosity foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134 (6), pp.4681-4690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4824842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, transport, and acoustic properties of open-cell foam samples: Experiments and three-dimensional numerical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identifying local characteristic lengths governing sound wave properties in solid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 111 (1), pp.014911. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3673523⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.084905-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731446v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid films and transports in cellular foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Microstructure, transport, and acoustic properties of open-cell foam samples: Experiments and three-dimensional numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 112 (5), pp.054911-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4751345⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 111 (1), pp.014911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3673523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731906v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure based model for sound absorption predictions of perforated closed-cell metallic foams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Panneton</w:t>
+                <w:t xml:space="preserve">Solid films and transports in cellular foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3473696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (5), pp.054911-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4751345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692860v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up approach for microstructure optimization of sound absorbing materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
+                <w:t xml:space="preserve">Microstructure based model for sound absorption predictions of perforated closed-cell metallic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.940-948</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 128 (4), pp.1766--1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3473696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414899v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic viscous permeability of an open-cell aluminum foam: Computations versus experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bottom-up approach for microstructure optimization of sound absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.940-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414900v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic unit cell reconstruction of porous media: Application to open-cell aluminum foams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Olny</w:t>
+                <w:t xml:space="preserve">Dynamic viscous permeability of an open-cell aluminum foam: Computations versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 101 (11), pp.113538-11. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731850v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the dynamic thermal dissipation properties of porous media by Brownian motion simulation: Application to an open-cell aluminum foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Olny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (7), pp.074917-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2786899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-5 pyrochlore relaxor ferroelectric Cd2Nb2O7 and its Fe2+/Fe3+ modifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. N. Kolpakova</w:t>
+                <w:t xml:space="preserve">Periodic unit cell reconstruction of porous media: Application to open-cell aluminum foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. P. Syrnikov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Olny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (11), pp.113538-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2745095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-5 pyrochlore relaxor ferroelectric Cd2Nb2O7 and its Fe2+/Fe3+ modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Kolpakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Syrnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. O. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Czarnecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nawrocik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 90 (12), pp.6332-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1415540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4958,6138 +5092,6138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Viscous and Thermal Dynamic Tortuosities for Highly Resistive Porous Materials: A Theoretical and Experimental Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erick Ogam</w:t>
+                <w:t xml:space="preserve">Utilisation de la polydispersité dans les matériaux absorbants acoustiques à base de milieux fibreux tridimensionnels aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Vu Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Deaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219889v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+                <w:t xml:space="preserve">Refining Viscous and Thermal Dynamic Tortuosities for Highly Resistive Porous Materials: A Theoretical and Experimental Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365603v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la polydispersité dans les matériaux absorbants acoustiques à base de milieux fibreux tridimensionnels aléatoires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Deaeger</w:t>
+                <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Morovati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365672v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrasonic propagation in high attenuation porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Path Analysis of Transmitted Waves in Fractal Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journée de la Matière Condensée (JMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microstructural descriptors characterizing the macro-behavior of heterogeneous random fibrous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, Sep 2023, Turin, Italy. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microstructural descriptors characterizing the macro-behavior of polydisperse random fibrous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sorrento (Naples), Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a control of acoustic energy conversion in structured porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Di Giulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sorrento (Naples), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pore Size Polydispersity on Acoustic Properties of High-Porosity Solid Foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, SORRENTO, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning acoustic responses from experiments: A multiscale-informed transfer learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hai Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the microstructural features having a significant effect at the upper scale in acoustic materials? Understanding the physics and guiding the manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the acoustics of poro-elastic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, West Lafayette, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting permeability via statistical descriptors of morphology on polydisperse foams including membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th edition of the Automotive NVH Comfort congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Le Mans (Sarthe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure parameters influencing acoustical performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identification of representative volume elements of glass wool panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D printing of porous sound absorbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The UK Acoustics Network, Apr 2020, Milton Keynes, United Kingdom</w:t>
+              <w:t xml:space="preserve">Designs for Noise Reducing Materials and Structures (COST Actions CA15125, Final Event)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129367v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro acoustic modeling of heterogeneous foams with nucleation perturbation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure parameters influencing acoustical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference (ISNVH 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3D printing of porous sound absorbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The UK Acoustics Network, Apr 2020, Milton Keynes, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020074v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic absorption properties of perforated gypsum foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+                <w:t xml:space="preserve">Micro-macro acoustic modeling of heterogeneous foams with nucleation perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Hannema</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0445⟩</w:t>
+              <w:t xml:space="preserve">The 11th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference (ISNVH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2020-01-1526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235447v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of representative volume elements of glass wool panels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acoustic absorption properties of perforated gypsum foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Hannema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs for Noise Reducing Materials and Structures (COST Actions CA15125, Final Event)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2887-2888, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129438v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption by a bimodal pore size distribution: Top down helps bottom-up</w:t>
+                <w:t xml:space="preserve">Multiscale prediction of acoustic properties: Application to mono-disperse and polydisperse fiber size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibrations (ICSV-26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Industrial days on new acoustic treatments, acoustic metamaterials and sonic crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129750v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to homogenisation theory and its application to porous materials design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sound absorption by a bimodal pore size distribution: Top down helps bottom-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Logan Schwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use and characterisation of new acoustic treatments and tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Budapest (Hungary)., Hungary</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibrations (ICSV-26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129533v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale prediction of acoustic properties: Application to mono-disperse and polydisperse fiber size distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Introduction to homogenisation theory and its application to porous materials design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Schwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial days on new acoustic treatments, acoustic metamaterials and sonic crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">Use and characterisation of new acoustic treatments and tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Budapest (Hungary)., Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129539v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle analytique généralisé pour métasolides aniso-tropes et rotationels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Rotational and anisotropic metasolids: A generalized analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique (CFA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on the acoustic/elastic metamaterials, their design and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129805v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and anisotropic metasolids: A generalized analytical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Modèle analytique généralisé pour métasolides aniso-tropes et rotationels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on the acoustic/elastic metamaterials, their design and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique (CFA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818214v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the microstructure and transport properties of random fibrous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multiscale prediction of acoustic properties for glass wools: computational study and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Jacqus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">The 46th International Congress and Exposition on Noise Control Engineering (Inter-Noise 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664038v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale prediction of acoustic properties for glass wools: computational study and experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Advances in the microstructure and transport properties of random fibrous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 46th International Congress and Exposition on Noise Control Engineering (Inter-Noise 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664060v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity, fiber radius and fiber orientation on anisotropic transport properties of random fiber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum (Acoustics '17 Boston)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic link between microstructure and acoustic properties of foams: A detailed study on the effect of membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hai Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Biot Conference on Poromechanics (BiotConf 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes sonores et orientation angulaire en milieu fibreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of the three-dimensional microstructure on the normal incidence sound absorption coefficient of foams: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le 20e colloque VIbrations, SHocks and NOise (CFA/VISHNO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1601-1604</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Acoustics (ICA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316011v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la microstructure tridimensionnelle sur l’absorption sonore de mousses : une étude paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure morphological optimization of foam-based lightweight insulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ondes sonores et orientation angulaire en milieu fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-F Rondeau</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th edition of the Automotive NVH Comfort Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le 20e colloque VIbrations, SHocks and NOise (CFA/VISHNO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1601-1604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663964v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the three-dimensional microstructure on the normal incidence sound absorption coefficient of foams: A parametric study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microstructure morphological optimization of foam-based lightweight insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Acoustics (ICA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">9th edition of the Automotive NVH Comfort Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664290v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-empirical approach to link macroscopic parameters to microstructure of fibrous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kerdudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacqus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 44th International Congress and Exposition on Noise Control Engineering (Inter-Noise2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing acoustically effective foams via cellular structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale acoustics of partially open cell poroelastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Congress on Acoustics (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4799694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Weighting and Acoustical Materials in Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA) and Société Française d'Acoustique (SFA), Oct 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale acoustics of partially open-cell poroelastic foams: Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling for the optimization of acoustical materials : Trends and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light-weighting and acoustical materials in vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale acoustics of partially open cell poroelastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Acoustics and 165th Meeting of the Acoustical Society of America (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.65013 - 65013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4799694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry-process morphology control of porous micro-structures: a bottom-up acoustic optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light-Weighting and Acoustical Materials in Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Automotive Society and French Acoustical Society, Oct 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Membranes in the 3D cellular solid model provide the micro-/macro scaling for the long-wavelength acoustics of real foam samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 23rd International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM, Aug 2012, Beijing, China. pp.FS01-029</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812922v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes in the 3D cellular solid model provide the micro-/macro scaling for the long-wavelength acoustics of real foam samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Congress of Theoretical and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Merano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813004v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct link between microstructure and acoustical macro-behaviour of real double porosity foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of acoustically effective foams: a new micro-macro optimization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VDI PUR Tagung 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Germany. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, transport, and acoustic properties of open-cell foam samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Congress on Sound and Vibration (ICSV 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil. Paper # 2019 - R36 (Physical Acoustics)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closure rate effects of membranes on the long-wavelengths acoustic properties of open-cell foams and cellular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on the Acoustics of Poro-Elastic Materials (Sapem 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'absorption sonore d'un matériau poreux par addition d'une couche résistive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Microstructure based model for sound absorption predictions of perforated closed-cell metallic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 17th International Congress on Sound and Vibration (ICSV 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cairo, Egypt. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533168v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'effet de glissement sur la perméabilité de milieux poreux formés par des réseaux périodiques de micro sphères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microstructure - acoustic properties relationships: Application to membrane and bimodal pore-size distribution effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées d'Études sur les Milieux Poreux (JEMP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. Transports gazeux en milieux poreux</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.4619-4630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732573v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle microstructural pour la prédiction de l'absorption sonore de mousses métalliques perforées à cellules fermées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure based model for sound absorption predictions of perforated closed-cell metallic foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude numérique de l'effet de glissement sur la perméabilité de milieux poreux formés par des réseaux périodiques de micro sphères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. L. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chevillotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Panneton</w:t>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Congress on Sound and Vibration (ICSV 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cairo, Egypt. pp.1</w:t>
+              <w:t xml:space="preserve">10èmes Journées d'Études sur les Milieux Poreux (JEMP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. Transports gazeux en milieux poreux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732577v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure - acoustic properties relationships: Application to membrane and bimodal pore-size distribution effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contrôle de l'absorption sonore d'un matériau poreux par addition d'une couche résistive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.4619-4630</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732575v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional idealized unit-cell based method for computing acoustic properties of low-density reticulated foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Noise Control (Euronoise)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sound absorbing and manufacturable two-dimensional, hexagonal-like porous structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Checking of an Optimal Sound Abosorbing Microporous Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">SAPEM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bradford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415304v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sound absorbing and manufacturable two-dimensional, hexagonal-like porous structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session 1pPAa: Physical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.045004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.2972138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking of an Optimal Sound Abosorbing Microporous Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimal sound absorbing and manufacturable two-dimensional, hexagonal-like porous structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAPEM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Bradford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustic'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415309v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic unit cell reconstruction of porous media: Acoustic properties of an open cell aluminum foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Olny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Porous Metals and Metallic Foams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, montreal, Canada. pp.433-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up approach for microstructure optimization of sound absorbing materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Olny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Acoustics (ICA 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry of the viscous permeability tensor in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA 2007 - Acoustic Week in Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Montréal, Canada. pp.2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking microstructure with acoustic properties of open-cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Olny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Honolulu, United States. pp.3145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11099,124 +11233,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking of an optimal sound absorbing structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Bradford, United Kingdom. pp.89-91, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11226,141 +11360,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics properties and applications, in Metallic Foams: Fundamentals and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nihad Dukhan, Ph.D., University of Detroit Mercy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallic Foams: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DesTech Publications, pp.285-316, 2013, 978-1-60595-014-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11370,564 +11504,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound waves and angular orientation in fibrous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Propriétés acoustiques des mousses solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832542v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés acoustiques des mousses solides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832544v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi scale acoustics course in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle par identification et optimisation de structures cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures/propriétés/fabrication des matériaux cellulaires : Application à l'optimisation des performances d'absorbeurs sonores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelle et multi-physique pour la détermination du comportement acoustique de milieux poreux: Application à l'optimisation des performances d'absorbeurs sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832539v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle et multi-physique pour la détermination du comportement acoustique de milieux poreux: Application à l'optimisation des performances d'absorbeurs sonores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microstructures/propriétés/fabrication des matériaux cellulaires : Application à l'optimisation des performances d'absorbeurs sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832538v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Structure et Macro-Comportement Acoustique de Milieux Poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11937,385 +12071,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale acoustics of poro-elastic foams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelle par identification et optimisation de structures cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de nantes. 2017</w:t>
+              <w:t xml:space="preserve">Saint-Gobain Recherche. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664335v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle par identification et optimisation de structures cellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-scale acoustics of poro-elastic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saint-Gobain Recherche. 2017</w:t>
+              <w:t xml:space="preserve">Université de nantes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664347v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Roberval: Modélisation des propriétés multi-échelle et multi-physique de matériaux acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Technologie Compiègne (UTC). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale acoustics of partially open cell poroelastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Sherbrooke. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12325,100 +12459,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure et Macro-Comportement Acoustique : Approche par reconstruction d'une Cellule Élémentaire Représentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. INSA de Lyon, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00123464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12428,105 +12562,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of multi-scale and multi- physical properties of acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustics [physics.class-ph]. Université Paris-Est, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01112878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12673,51 +12807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchendouka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C T Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengke Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Di Giulio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Cong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gloria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Dragonetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Tran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dejaeger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113375" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119816" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Vu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02517-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V H Trinh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilleminot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios de Anda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101938" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Venegas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#268;ervenka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115441" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059349v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nemati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trinh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.013115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919139" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5040479" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/aab5a5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4999058" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580012v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989373" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4976114" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Luu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4872296" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793492" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817040v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevillotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824842" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. B&#233;cot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673523" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751345" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Panneton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3473696" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Olny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2786899" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Kolpakova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Syrnikov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Lebedev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czarnecki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nawrocik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415540" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219889v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deaeger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393690v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393707v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai Trinh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235447v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Damme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Hannema" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zemp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0445" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129533v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Jacqus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664278v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664267v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316011v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Hoang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marcel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Rondeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163940v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799694" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162080v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162120v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812998v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732572v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732573v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Vu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732577v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732575v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732086v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415304v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2972138" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816954v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812938v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811700v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaouen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832542v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832539v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832538v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664347v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169160v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664353v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01112878v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati Sharifabadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchendouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dejaeger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Di Giulio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Cong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gloria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Dragonetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C T Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengke Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119816" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02517-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios de Anda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V H Trinh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilleminot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Venegas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#268;ervenka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059349v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nemati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trinh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.013115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5040479" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/aab5a5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4999058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989373" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4976114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hoang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Luu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4872296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817040v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevillotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793492" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. B&#233;cot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751345" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Panneton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3473696" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Olny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2786899" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745095" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Kolpakova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Syrnikov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Lebedev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czarnecki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nawrocik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415540" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deaeger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695213v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai Trinh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Damme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Hannema" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zemp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0445" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Jacqus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664290v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Hoang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Rondeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799694" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162080v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811287v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Vu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2972138" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414601v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811700v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaouen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664347v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664335v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664353v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01112878v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>