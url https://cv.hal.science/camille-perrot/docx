--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -393,291 +393,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polydispersity on the transport and sound absorbing properties of three-dimensional random fibrous structures</w:t>
+                <w:t xml:space="preserve">Three-dimensional cellular structures for viscous and thermal energy control in acoustic and thermoacoustic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Vu Tran</w:t>
+                <w:t xml:space="preserve">Elio Di Giulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Truc Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 296, pp.112840. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 234, pp.126076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.126076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574056v1</w:t>
+                <w:t xml:space="preserve">hal-04673715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional cellular structures for viscous and thermal energy control in acoustic and thermoacoustic applications</w:t>
+                <w:t xml:space="preserve">Effect of polydispersity on the transport and sound absorbing properties of three-dimensional random fibrous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Di Giulio</w:t>
+                <w:t xml:space="preserve">Quang Vu Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truc Cong</w:t>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Gloria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 234, pp.126076. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 296, pp.112840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.126076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.112840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673715v1</w:t>
+                <w:t xml:space="preserve">hal-04574056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pore size polydispersity on the acoustic properties of high-porosity solid foams</w:t>
               </w:r>
@@ -715,51 +715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (4), pp.047101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -927,103 +927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing polydispersity in three-dimensional random fibrous based sound absorbing materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 247, pp.113375. </w:t>
@@ -1061,77 +1061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport parameters for sound propagation in air saturated motionless porous materials: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Di Giulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 108, pp.109426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p206-217. </w:t>
@@ -1299,90 +1299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wire mesh stack and regenerator model for thermoacoustic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Di Giulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 221, pp.119816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hai Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Dung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (1), pp.015101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1657,265 +1657,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydisperse Solid Foams: Multiscale Modeling and Simulations of Elasto-Acoustic Properties Including Thin Membrane Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-frequency permeability of porous media with thin constrictions. II. Porous media containing thin holed membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Langlois</w:t>
+                <w:t xml:space="preserve">C. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guilleminot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111684⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.077120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0093672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683781v1</w:t>
+                <w:t xml:space="preserve">hal-04121512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency permeability of porous media with thin constrictions. II. Porous media containing thin holed membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polydisperse Solid Foams: Multiscale Modeling and Simulations of Elasto-Acoustic Properties Including Thin Membrane Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nguyen</w:t>
+                <w:t xml:space="preserve">F. Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (7), pp.077120. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.111684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0093672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121512v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of macroporous photo-cationically cured resorcinol-based epoxy resins coupled to a solid template technique</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (5), pp.159. </w:t>
@@ -2163,265 +2163,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach to characterize effective mechanical, hydraulic and acoustic properties of a new bio-based porous material</w:t>
+                <w:t xml:space="preserve">On the sensitivity of the design of composite sound absorbing structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.-B. Nguyen</w:t>
+                <w:t xml:space="preserve">V H Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Perrot</w:t>
+                <w:t xml:space="preserve">J Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rios de Anda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101938⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.110058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.110058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252293v1</w:t>
+                <w:t xml:space="preserve">hal-03337414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sensitivity of the design of composite sound absorbing structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale approach to characterize effective mechanical, hydraulic and acoustic properties of a new bio-based porous material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V H Trinh</w:t>
+                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guilleminot</w:t>
+                <w:t xml:space="preserve">A. Rios de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Perrot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.110058. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.101938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2021.110058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337414v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics of monodisperse open-cell foam: An experimental and numerical parametric study</w:t>
               </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Kaddami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (3), pp.1767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Zieliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Venegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Červenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (5), pp.3065 - 3074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,633 +2756,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity and tortuosity of solid foam: Effect of pore connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Langlois</w:t>
+                <w:t xml:space="preserve">Tuning membrane content of sound absorbing cellular foams: Fabrication, experimental evidence and multiscale numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hai Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Trinh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (1), </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.345-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.013115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338216v1</w:t>
+                <w:t xml:space="preserve">hal-01949817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning membrane content of sound absorbing cellular foams: Fabrication, experimental evidence and multiscale numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Electrical conductivity and tortuosity of solid foam: Effect of pore connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Khidas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 162, pp.345-361. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.013115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949817v1</w:t>
+                <w:t xml:space="preserve">hal-02338216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale prediction of acoustic properties for glass wools: Computational study and experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeability of solid foam: Effect of pore connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. He</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Guilleminot</w:t>
+                <w:t xml:space="preserve">Christelle Lusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5040479⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.053111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818174v1</w:t>
+                <w:t xml:space="preserve">hal-01818152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of solid foam: Effect of pore connections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the construction of multiscale surrogates for design optimization of acoustical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hai Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.053111⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818152v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the construction of multiscale surrogates for design optimization of acoustical materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
+                <w:t xml:space="preserve">Multiscale prediction of acoustic properties for glass wools: Computational study and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacqus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104, pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (6), pp.3283 - 3299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.919139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5040479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683381v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized analytic model for rotational and anisotropic metasolids</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3498,51 +3498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the three-dimensional microstructure on the sound absorption of foams: A parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (2), pp.1130-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3589,77 +3589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional reconstruction of a random fibrous medium: Geometry, transport, and sound absorbing properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (6), pp.4768 - 4780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,64 +3706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective fiber diameter for modeling the acoustic properties of polydisperse fiber networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141 (2), pp.EL96-EL101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3810,64 +3810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Porosity, Fiber Radius and Fiber Orientation on the Transport and Acoustic Properties of Random Fiber Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103 (6), pp.1050 - 1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3940,51 +3940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. T. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (6), pp.3172-3184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4012,265 +4012,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct link between microstructure and acoustical macro-behavior of real double porosity foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identifying local characteristic lengths governing sound wave properties in solid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4824842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (8), pp.084905-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817040v2</w:t>
+                <w:t xml:space="preserve">hal-00799631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying local characteristic lengths governing sound wave properties in solid foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A direct link between microstructure and acoustical macro-behavior of real double porosity foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (8), pp.084905-7. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4681-4690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4793492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4824842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799631v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, transport, and acoustic properties of open-cell foam samples: Experiments and three-dimensional numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,51 +4360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid films and transports in cellular foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (5), pp.054911-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4438,64 +4438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure based model for sound absorption predictions of perforated closed-cell metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4542,77 +4542,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up approach for microstructure optimization of sound absorbing materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.940-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4637,77 +4637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic viscous permeability of an open-cell aluminum foam: Computations versus experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the dynamic thermal dissipation properties of porous media by Brownian motion simulation: Application to an open-cell aluminum foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4836,51 +4836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic unit cell reconstruction of porous media: Application to open-cell aluminum foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,426 +5100,426 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la polydispersité dans les matériaux absorbants acoustiques à base de milieux fibreux tridimensionnels aléatoires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Deaeger</w:t>
+                <w:t xml:space="preserve">Refining Viscous and Thermal Dynamic Tortuosities for Highly Resistive Porous Materials: A Theoretical and Experimental Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365672v1</w:t>
+                <w:t xml:space="preserve">hal-05219889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Viscous and Thermal Dynamic Tortuosities for Highly Resistive Porous Materials: A Theoretical and Experimental Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erick Ogam</w:t>
+                <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Morovati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219889v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+                <w:t xml:space="preserve">Utilisation de la polydispersité dans les matériaux absorbants acoustiques à base de milieux fibreux tridimensionnels aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Vu Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Morovati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+                <w:t xml:space="preserve">Ludovic Deaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365603v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ultrasonic propagation in high attenuation porous materials</w:t>
+                <w:t xml:space="preserve">Effective Path Analysis of Transmitted Waves in Fractal Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
@@ -5533,118 +5533,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">19e Journée de la Matière Condensée (JMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695213v1</w:t>
+                <w:t xml:space="preserve">hal-05220463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Path Analysis of Transmitted Waves in Fractal Porous Media</w:t>
+                <w:t xml:space="preserve">Investigation of ultrasonic propagation in high attenuation porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Bouchendouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine Fellah</w:t>
@@ -5658,176 +5658,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée de la Matière Condensée (JMC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220463v1</w:t>
+                <w:t xml:space="preserve">hal-04695213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microstructural descriptors characterizing the macro-behavior of heterogeneous random fibrous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, Sep 2023, Turin, Italy. pp.7</w:t>
@@ -5856,103 +5856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of microstructural descriptors characterizing the macro-behavior of polydisperse random fibrous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Vu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dejaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sorrento (Naples), Italy, Italy</w:t>
@@ -5981,77 +5981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a control of acoustic energy conversion in structured porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Di Giulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Dragonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sorrento (Naples), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, SORRENTO, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6210,51 +6210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning acoustic responses from experiments: A multiscale-informed transfer learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Hai Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the microstructural features having a significant effect at the upper scale in acoustic materials? Understanding the physics and guiding the manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the acoustics of poro-elastic materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, West Lafayette, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6493,1072 +6493,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of representative volume elements of glass wool panels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microstructure parameters influencing acoustical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs for Noise Reducing Materials and Structures (COST Actions CA15125, Final Event)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">3D printing of porous sound absorbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The UK Acoustics Network, Apr 2020, Milton Keynes, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129438v1</w:t>
+                <w:t xml:space="preserve">hal-04129367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure parameters influencing acoustical performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-macro acoustic modeling of heterogeneous foams with nucleation perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D printing of porous sound absorbers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference (ISNVH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2020-01-1526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129367v1</w:t>
+                <w:t xml:space="preserve">hal-03020074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro acoustic modeling of heterogeneous foams with nucleation perturbation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic absorption properties of perforated gypsum foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Hannema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Styrian Noise, Vibration &amp; Harshness Congress: The European Automotive Noise Conference (ISNVH 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2887-2888, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2020-01-1526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020074v1</w:t>
+                <w:t xml:space="preserve">hal-03235447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic absorption properties of perforated gypsum foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of representative volume elements of glass wool panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Designs for Noise Reducing Materials and Structures (COST Actions CA15125, Final Event)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235447v1</w:t>
+                <w:t xml:space="preserve">hal-04129438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale prediction of acoustic properties: Application to mono-disperse and polydisperse fiber size distributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial days on new acoustic treatments, acoustic metamaterials and sonic crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129539v1</w:t>
+                <w:t xml:space="preserve">hal-02863588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique multi-échelle des relations structure-propriétés acoustiques d'une mousse à distribution étendue de tailles de pores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sound absorption by a bimodal pore size distribution: Top down helps bottom-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibrations (ICSV-26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863588v1</w:t>
+                <w:t xml:space="preserve">hal-04129750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption by a bimodal pore size distribution: Top down helps bottom-up</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Introduction to homogenisation theory and its application to porous materials design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Schwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibrations (ICSV-26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Use and characterisation of new acoustic treatments and tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Budapest (Hungary)., Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129750v1</w:t>
+                <w:t xml:space="preserve">hal-04129533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to homogenisation theory and its application to porous materials design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multiscale prediction of acoustic properties: Application to mono-disperse and polydisperse fiber size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Logan Schwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use and characterisation of new acoustic treatments and tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Budapest (Hungary)., Hungary</w:t>
+              <w:t xml:space="preserve">Industrial days on new acoustic treatments, acoustic metamaterials and sonic crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129533v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational and anisotropic metasolids: A generalized analytical model</w:t>
+                <w:t xml:space="preserve">Modèle analytique généralisé pour métasolides aniso-tropes et rotationels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on the acoustic/elastic metamaterials, their design and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique (CFA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818214v1</w:t>
+                <w:t xml:space="preserve">hal-04129805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle analytique généralisé pour métasolides aniso-tropes et rotationels</w:t>
+                <w:t xml:space="preserve">Rotational and anisotropic metasolids: A generalized analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navid Nemati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Français d'Acoustique (CFA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on the acoustic/elastic metamaterials, their design and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129805v1</w:t>
+                <w:t xml:space="preserve">hal-01818214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale prediction of acoustic properties for glass wools: computational study and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7648,64 +7648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7760,64 +7760,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porosity, fiber radius and fiber orientation on anisotropic transport properties of random fiber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America and the 8th Forum Acusticum (Acoustics '17 Boston)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7855,90 +7855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic link between microstructure and acoustic properties of foams: A detailed study on the effect of membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hai Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Khidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th Biot Conference on Poromechanics (BiotConf 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
@@ -7961,152 +7961,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the three-dimensional microstructure on the normal incidence sound absorption coefficient of foams: A parametric study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ondes sonores et orientation angulaire en milieu fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Acoustics (ICA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le 20e colloque VIbrations, SHocks and NOise (CFA/VISHNO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1601-1604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664290v1</w:t>
+                <w:t xml:space="preserve">hal-01316011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la microstructure tridimensionnelle sur l’absorption sonore de mousses : une étude paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8125,243 +8151,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes sonores et orientation angulaire en milieu fibreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microstructure morphological optimization of foam-based lightweight insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le 20e colloque VIbrations, SHocks and NOise (CFA/VISHNO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.1601-1604</w:t>
+              <w:t xml:space="preserve">9th edition of the Automotive NVH Comfort Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316011v1</w:t>
+                <w:t xml:space="preserve">hal-01663964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure morphological optimization of foam-based lightweight insulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of the three-dimensional microstructure on the normal incidence sound absorption coefficient of foams: A parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th edition of the Automotive NVH Comfort Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Acoustics (ICA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663964v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-empirical approach to link macroscopic parameters to microstructure of fibrous materials</w:t>
               </w:r>
@@ -8373,64 +8373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kerdudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacqus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8472,90 +8472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing acoustically effective foams via cellular structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Acoustics of Poro-Elastic Materials (SAPEM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8580,77 +8580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale acoustics of partially open cell poroelastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Congress on Acoustics (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.065013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8684,90 +8684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Weighting and Acoustical Materials in Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile (SIA) and Société Française d'Acoustique (SFA), Oct 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8792,77 +8792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale acoustics of partially open-cell poroelastic foams: Linear elastic properties derivation from microstructures representative of transport parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2013 New Delhi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8887,51 +8887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling for the optimization of acoustical materials : Trends and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light-weighting and acoustical materials in vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8982,51 +8982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Acoustics and 165th Meeting of the Acoustical Society of America (ICA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montréal, Canada. pp.65013 - 65013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9073,64 +9073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry-process morphology control of porous micro-structures: a bottom-up acoustic optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9181,103 +9181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes in the 3D cellular solid model provide the micro-/macro scaling for the long-wavelength acoustics of real foam samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUTAM, Aug 2012, Beijing, China. pp.FS01-029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9315,74 +9315,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIA-DAGA 2013 Conference on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Merano, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4793492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812922v1</w:t>
@@ -9406,51 +9406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct link between microstructure and acoustical macro-behaviour of real double porosity foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,90 +9518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of acoustically effective foams: a new micro-macro optimization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VDI PUR Tagung 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Germany. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9626,90 +9626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, transport, and acoustic properties of open-cell foam samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9751,103 +9751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closure rate effects of membranes on the long-wavelengths acoustic properties of open-cell foams and cellular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on the Acoustics of Poro-Elastic Materials (Sapem 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9866,614 +9866,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure based model for sound absorption predictions of perforated closed-cell metallic foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modèle microstructural pour la prédiction de l'absorption sonore de mousses métalliques perforées à cellules fermées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Panneton</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Congress on Sound and Vibration (ICSV 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cairo, Egypt. pp.1</w:t>
+              <w:t xml:space="preserve">10e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732577v1</w:t>
+                <w:t xml:space="preserve">hal-00549589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure - acoustic properties relationships: Application to membrane and bimodal pore-size distribution effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Étude numérique de l'effet de glissement sur la perméabilité de milieux poreux formés par des réseaux périodiques de micro sphères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. L. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. T. Hoang</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.4619-4630</w:t>
+              <w:t xml:space="preserve">10èmes Journées d'Études sur les Milieux Poreux (JEMP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France. Transports gazeux en milieux poreux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732575v1</w:t>
+                <w:t xml:space="preserve">hal-00732573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle microstructural pour la prédiction de l'absorption sonore de mousses métalliques perforées à cellules fermées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Contrôle de l'absorption sonore d'un matériau poreux par addition d'une couche résistive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549589v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'effet de glissement sur la perméabilité de milieux poreux formés par des réseaux périodiques de micro sphères</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microstructure based model for sound absorption predictions of perforated closed-cell metallic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées d'Études sur les Milieux Poreux (JEMP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nancy, France. Transports gazeux en milieux poreux</w:t>
+              <w:t xml:space="preserve">The 17th International Congress on Sound and Vibration (ICSV 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cairo, Egypt. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732573v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'absorption sonore d'un matériau poreux par addition d'une couche résistive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Microstructure - acoustic properties relationships: Application to membrane and bimodal pore-size distribution effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium. pp.4619-4630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533168v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional idealized unit-cell based method for computing acoustic properties of low-density reticulated foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10509,165 +10509,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking of an Optimal Sound Abosorbing Microporous Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimal sound absorbing and manufacturable two-dimensional, hexagonal-like porous structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAPEM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Bradford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustic'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415309v1</w:t>
+                <w:t xml:space="preserve">hal-00415304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sound absorbing and manufacturable two-dimensional, hexagonal-like porous structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10708,178 +10708,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sound absorbing and manufacturable two-dimensional, hexagonal-like porous structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Checking of an Optimal Sound Abosorbing Microporous Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustic'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">SAPEM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bradford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415304v1</w:t>
+                <w:t xml:space="preserve">hal-00415309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic unit cell reconstruction of porous media: Acoustic properties of an open cell aluminum foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Olny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10917,64 +10917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up approach for microstructure optimization of sound absorbing materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11025,64 +11025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry of the viscous permeability tensor in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11120,51 +11120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking microstructure with acoustic properties of open-cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11247,64 +11247,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking of an optimal sound absorbing structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11374,64 +11374,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics properties and applications, in Metallic Foams: Fundamentals and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11531,77 +11531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound waves and angular orientation in fibrous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11613,181 +11613,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés acoustiques des mousses solides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832544v1</w:t>
+                <w:t xml:space="preserve">hal-00832542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Propriétés acoustiques des mousses solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832542v1</w:t>
+                <w:t xml:space="preserve">hal-00832544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi scale acoustics course in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11805,51 +11805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle par identification et optimisation de structures cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11861,181 +11861,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle et multi-physique pour la détermination du comportement acoustique de milieux poreux: Application à l'optimisation des performances d'absorbeurs sonores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microstructures/propriétés/fabrication des matériaux cellulaires : Application à l'optimisation des performances d'absorbeurs sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832538v1</w:t>
+                <w:t xml:space="preserve">hal-00832539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures/propriétés/fabrication des matériaux cellulaires : Application à l'optimisation des performances d'absorbeurs sonores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelle et multi-physique pour la détermination du comportement acoustique de milieux poreux: Application à l'optimisation des performances d'absorbeurs sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832539v1</w:t>
+                <w:t xml:space="preserve">hal-00832538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Structure et Macro-Comportement Acoustique de Milieux Poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12079,215 +12079,215 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle par identification et optimisation de structures cellulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-scale acoustics of poro-elastic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saint-Gobain Recherche. 2017</w:t>
+              <w:t xml:space="preserve">Université de nantes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664347v1</w:t>
+                <w:t xml:space="preserve">hal-01664335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale acoustics of poro-elastic foams</w:t>
+                <w:t xml:space="preserve">Approche multi-échelle par identification et optimisation de structures cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tan Hoang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de nantes. 2017</w:t>
+              <w:t xml:space="preserve">Saint-Gobain Recherche. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664335v1</w:t>
+                <w:t xml:space="preserve">hal-01664347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Roberval: Modélisation des propriétés multi-échelle et multi-physique de matériaux acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Technologie Compiègne (UTC). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -12309,51 +12309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying micro- and macro- characteristic lengths governing sound wave properties in cellular foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -12375,51 +12375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale acoustics of partially open cell poroelastic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Sherbrooke. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -12473,51 +12473,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure et Macro-Comportement Acoustique : Approche par reconstruction d'une Cellule Élémentaire Représentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. INSA de Lyon, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12576,51 +12576,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of multi-scale and multi- physical properties of acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustics [physics.class-ph]. Université Paris-Est, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12807,51 +12807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati Sharifabadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchendouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dejaeger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112840" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Di Giulio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Cong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gloria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Dragonetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C T Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengke Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119816" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093672" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02517-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios de Anda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V H Trinh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilleminot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Venegas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#268;ervenka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059349v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nemati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trinh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.013115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5040479" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683381v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919139" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/aab5a5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4999058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989373" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4976114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hoang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Luu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4872296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817040v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevillotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793492" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. B&#233;cot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751345" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Panneton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3473696" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Olny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2786899" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745095" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Kolpakova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Syrnikov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Lebedev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czarnecki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nawrocik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415540" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deaeger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695213v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai Trinh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Damme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Hannema" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zemp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0445" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818214v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Jacqus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664290v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Hoang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Rondeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799694" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162080v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811287v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Vu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2972138" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414601v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811700v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaouen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832544v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832542v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832539v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664347v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664335v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664353v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01112878v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati Sharifabadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchendouka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine Fellah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0039247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Di Giulio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Cong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gloria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Dragonetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panneton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Hoang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dejaeger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.112840" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C T Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengke Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Xiong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc T Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0024008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119816" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hai Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010187" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0093672" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Detrez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111684" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02517-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V H Trinh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guilleminot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2021.110058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios de Anda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101938" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Kaddami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001995" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Venegas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#268;ervenka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059349v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Nemati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002424" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trinh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.013115" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lusso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.053111" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919139" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. He" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5040479" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/aab5a5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4999058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tuan Luu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4989373" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4976114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hoang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Luu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4872296" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793492" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817040v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevillotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824842" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. B&#233;cot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3673523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4751345" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Panneton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3473696" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Olny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2786899" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745095" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Kolpakova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Syrnikov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Lebedev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czarnecki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nawrocik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1415540" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219889v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deaeger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382858v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129570v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Hai Trinh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-1526" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235447v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Van Damme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Hannema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zemp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0445" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129438v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863588v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Schwan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818214v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Jacqus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chevillotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Hoang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marcel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Rondeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799694" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162080v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811287v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812998v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732573v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Vu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lauriat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sandier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732575v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732086v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier B&#233;cot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2972138" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415309v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414601v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811700v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaouen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316013v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832542v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832544v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832538v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664335v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664347v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664353v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01112878v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>