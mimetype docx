--- v0 (2026-04-05)
+++ v1 (2026-05-18)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -182,1198 +182,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05549130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUS JEUNES DONC PLUS VERTS ?</w:t>
+                <w:t xml:space="preserve">Faire (avec) le ménage/ Quand le face-à-face avec l'employeuse permet de tenir au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (2), pp.195-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724502v1</w:t>
+                <w:t xml:space="preserve">halshs-05600863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour en finir avec une vision désenchantée de la jeunesse</w:t>
+                <w:t xml:space="preserve">PLUS JEUNES DONC PLUS VERTS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Colin-Madan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lobs.060.0007⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (1), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.731.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04594749v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mobiliser des salariées isolées ? Le cas des femmes de ménage</w:t>
+                <w:t xml:space="preserve">Pour en finir avec une vision désenchantée de la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Colin-Madan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.39083⟩</w:t>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Jeunesse, politique et culture : changer l'optique, 60, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lobs.060.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04870263v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passer en revue quarante ans de Travail et Emploi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment mobiliser des salariées isolées ? Le cas des femmes de ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.9036⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.39083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02965950v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04870263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loin des urnes : l'exclusion politique des classes populaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Passer en revue quarante ans de Travail et Emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.7-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.9036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506835v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre pauvreté et exclusion : des trajectoires de précaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loin des urnes : l'exclusion politique des classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 390, pp.26-32</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506837v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une prise en compte des clivages au sein des classes populaires : la participation politique des ouvriers et des employés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre pauvreté et exclusion : des trajectoires de précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 390, pp.26-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.655.0735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01252319v1</w:t>
+                <w:t xml:space="preserve">hal-01506837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique générationnelle de la mobilité sociale</w:t>
+                <w:t xml:space="preserve">Pour une prise en compte des clivages au sein des classes populaires : la participation politique des ouvriers et des employés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (5-6), pp.735-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.655.0735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/idee.175.0018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01228764v1</w:t>
+                <w:t xml:space="preserve">halshs-01252319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des classes moyennes déclassées ? Les limites d'une analyse globalisante</w:t>
+                <w:t xml:space="preserve">La dynamique générationnelle de la mobilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/idee.175.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506903v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les inégalités entre générations</w:t>
+                <w:t xml:space="preserve">Des classes moyennes déclassées ? Les limites d'une analyse globalisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 378, pp.50-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01225573v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience vécue de la mobilité sociale : le poids de la fratrie</w:t>
+                <w:t xml:space="preserve">Repenser les inégalités entre générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.641-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.544.0641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inso.173.0094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01228768v1</w:t>
+                <w:t xml:space="preserve">halshs-01225573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épreuve du déclassement</w:t>
+                <w:t xml:space="preserve">L’expérience vécue de la mobilité sociale : le poids de la fratrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.50-58. </w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.94-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.049.0050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inso.173.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984621v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et mobilité sociale : la situation paradoxale des générations nées dans les années 1960</w:t>
+                <w:t xml:space="preserve">L'épreuve du déclassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/estat.2007.7055⟩</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.049.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01225465v1</w:t>
+                <w:t xml:space="preserve">hal-00984621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et mobilité sociale : la situation paradoxale des générations nées dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 410 (1), pp.23-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2007.7055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité sociale descendante et ses conséquences politiques : recomposition de l'univers de valeurs et préférence partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (3), pp.443-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.473.0443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1383,124 +1478,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality of educational returns in France: Some evidence of change in the relative importance of the effect of education and social background on occupational careers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Spring Meeting of Research Committee 28 Social Stratification and Mobiliy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, University of Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1510,394 +1605,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Askenazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Baghioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po; Le Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le destin au berceau. Inégalités et reproduction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Seuil. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grasset. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179, 2009, Mondes vécus, Patrick Savidan, 9782246736813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots des présidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Laplanche-Servigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po. , pp.200, 2007, 9782724610093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1907,464 +2002,464 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aujourd’hui, la mobilité sociale est plus difficile pour les classes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Masclet; Catherine Leclercq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05548994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality of educational returns in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrizio Bernardi; Gabriele Ballarino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education, Occupation and Social Origin. A Comparative Analysis of the Transmission of Socio-Economic Inequalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.20 - 33, 2016, 9781785360442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Braconnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inaudibles. Sociologie politique des précaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2015, 9782724616958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.braco.2015.01.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilités et fractures de la société française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Tiberj (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des votes et des voix : de Mitterrand à Hollande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.14-24, 2013, 978-2-35371-359-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.tiber.2013.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants de cadres : fréquence et ressorts du déclassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Pochic; Paul Bouffartigue; Charles Gadea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres, classes moyennes : vers l'éclatement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.173 - 186, 2011, 9782200255909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2374,241 +2469,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la structure sociale dans quinze pays européens (1993-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01398856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality of Educational Returns in France. Some Evidence of Change in the Relative Importance of the Effect of Education and Social Background on Occupational Careers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-André Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la structure sociale dans quinze pays européens (1993-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2618,114 +2713,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité sociale descendante : l'épreuve du déclassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peugny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. ENSAE ParisTech, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00003938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2872,51 +2967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peruyero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.731.0041" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin-Madan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Morabito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.655.0735" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.175.0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.544.0641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.173.0094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.049.0050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2007.7055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.473.0443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grasset.fr/camille-peugny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227506v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Laplanche-Servigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.braco.2015.01.0051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peruyero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600863v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Delpierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;ns" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724502v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.731.0041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin-Madan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Morabito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.655.0735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.175.0018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.544.0641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.173.0094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.049.0050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2007.7055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.473.0443" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Andr&#233; Vallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grasset.fr/camille-peugny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Laplanche-Servigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.braco.2015.01.0051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>