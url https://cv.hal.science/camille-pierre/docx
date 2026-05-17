--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -66,344 +66,344 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrique des Espaces Audiovisuels. De la pensée aux perçus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, A paraître, Collection Formes Autonomes, Pierre Arbus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds from the Space of the Film Set to the Space of the Auditorium: The Uses of Mixdown in French Cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Gaudin; David Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound &amp; Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press of Edinburgh, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement numérique multipistes et immersion : l’équipe son du plateau à la conquête de l’espace sonore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’immersion au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2753598061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422297v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-05002341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -421,51 +421,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre territoire sonore réel, fantastique et fantasmé : étude du Règne animal (Thomas Cailley, 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'équipe de film à l'épreuve du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -490,51 +490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique du bruit sale : le bruissement des machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution sonore, préservation de l’écoute : propositions filmiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Bonamy et Mathias Lavin, Mar 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -559,51 +559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discuter le genre des métiers techniques au cinéma : usages des études du CNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories féministes face aux gestes de créations cinématographiques : dynamiques, places, interactions, déplacements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -628,51 +628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la collaboration au sein de la chaîne de fabrication du son au cinéma : Le rôle des entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude à destination des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -697,51 +697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositrices à l’écran en France : à quoi ressemble le genre d’un chemin professionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminités et musiques à l’écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Université de Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -766,51 +766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Équipe son au sein du collectif cinématographique : du technicien au collaborateur artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectifs, bandes et collaborations dans le cinéma et l’audiovisuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès international AFECCAV, Jun 2023, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -835,51 +835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique des sons dans le cinéma d’Éric Rohmer : le cas de L’Arbre, le Maire et la Médiathèque (1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale de l’AFECCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Université Paris 7 Diderot, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -904,51 +904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique sonore de l’espace du plateau à l’espace de l’auditorium : les usages du mixdown dans le cinéma français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound &amp; Space : Espaces sonores dans les films et les productions audiovisuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -973,51 +973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrer le son en pré-fader ou en post-fader : un conflit entre générations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création collective au cinéma, quand ça tourne mal.. Conflits dans la fabrique du film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international du Taur, Feb 2022, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1042,51 +1042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Métiers du son au cinéma et leurs outils : faire et penser le son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils, équipe et création cinématographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1111,51 +1111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistreur numérique multipistes, spatialisation et immersion : une norme de représentation sonore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’immersion au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international ANR Beauviatech, May 2021, Université de Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1180,51 +1180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Travailleur·se·s du son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercher/Créer : Rencontres annuelles autour de la place de la technique et des technicien·ne·s dans la recherche en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Parc floral de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1249,51 +1249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Travailleurs du son dans la création cinématographique en France des années 1990 à nos jours : une collaboration artistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche-Création : Cartographie des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix trafiquées au cinéma : un rappel aux normes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cinéma 360° et le son binaural : revivre l’instant à travers le son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux audiovisuels du cinéma 360°</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse (FRANCE) UT2J, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1456,51 +1456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Workers in French Contemporary Cinema: an Artististic Collaboration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSFM Research Seminar Series 2019-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lincoln University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1557,51 +1557,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il signer la bande-son ? Un conflit entre les intervenants de la chaîne de fabrication du son au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Conflits dans la fabrique du film, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1635,51 +1635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chef opérateur du son, du technicien au collaborateur artistique : les cas de Jean-Pierre Duret et de Nicolas Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1713,51 +1713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration au son : l’histoire d’une entente entre Éric Rohmer et son ingénieur du son, Pascal Ribier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.33-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1791,51 +1791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nettoyer les sons directs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 07, pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1860,51 +1860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Pór et Caroline Renouard (dirs), avec la collaboration de Mélisande Leventopoulos, L’Équipe de film au travail. Créations artistiques et cadres industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, pp.370-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1942,51 +1942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix trafiquées au cinéma, un rappel aux normes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51, pp.39-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2014,195 +2014,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Son Cantar : entretien avec Jean-Pierre Duret</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Manier le Cantar : la mise en oeuvre d’un geste de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14, pp.173-180</w:t>
+              <w:t xml:space="preserve">, 2021, 14, pp.166-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422305v1</w:t>
+                <w:t xml:space="preserve">hal-04422281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manier le Cantar : la mise en oeuvre d’un geste de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Son Cantar : entretien avec Jean-Pierre Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14, pp.166-172</w:t>
+              <w:t xml:space="preserve">, 2021, 14, pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422281v1</w:t>
+                <w:t xml:space="preserve">hal-04422305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’acteur.rice et l’équipe de film : Entretien avec Nicolas Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.323-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,51 +2227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique de l’animation : document(s) avec / sur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90, pp.203-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2309,51 +2309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Philip :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2387,51 +2387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chef opérateur du son à l’ère du numérique : une profession face à de nouveaux enjeux techniques et esthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2634,51 +2634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422297v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dorado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Holloway" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u46" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ivy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7787" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.5961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Dorado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Holloway" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982933v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982928v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eks" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u46" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ivy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.7787" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.5961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.3735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>