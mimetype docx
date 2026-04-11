--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1151,469 +1151,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui dépose quoi sur Hal-SHS ? Pratiques de dépôts en libre accès en sciences humaines et sociales</w:t>
+                <w:t xml:space="preserve">Science ouverte et présence numérique des chercheurs en sciences humaines et sociales. Une étude exploratoire à partir de deux plateformes en ligne : HAL-SHS et Hypotheses.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Prime-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, </w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2-3), pp.79-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.3315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.2017.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298971v1</w:t>
+                <w:t xml:space="preserve">hal-02316273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intitulés métiers et compétences : un panorama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui dépose quoi sur Hal-SHS ? Pratiques de dépôts en libre accès en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Prime-Claverie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Payeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.172.0007⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.3315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947593v1</w:t>
+                <w:t xml:space="preserve">hal-02298971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte et présence numérique des chercheurs en sciences humaines et sociales. Une étude exploratoire à partir de deux plateformes en ligne : HAL-SHS et Hypotheses.org</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intitulés métiers et compétences : un panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Prime-Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Payeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (2-3), pp.79-96. </w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.7-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.2017.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/i2d.172.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316273v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Web de données et création de valeurs : le champ des possibles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linked science et web de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Prime-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.28-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.162.0028⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.162.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518075v1</w:t>
+                <w:t xml:space="preserve">sic_01511622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked science et web de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Web de données et création de valeurs : le champ des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kembellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Prime-Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53 (2), </w:t>
+              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.28-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.162.0042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/i2d.162.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01511622v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altmetrics : Nouvelles mesures de la visibilité des résultats de la recherche</w:t>
               </w:r>
@@ -2760,51 +2760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00866225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime Claverie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2005.95" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00839565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004EMSE0020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16451" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3315" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.172.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01511622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Claverie Prime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00153710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bassecoulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016022214005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7WG5JGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gayoso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01511618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mayeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00866225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouchot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00150563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime Claverie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2005.95" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00839565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004EMSE0020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.16451" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Payeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.172.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01511622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Claverie Prime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00153710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bassecoulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016022214005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7WG5JGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.15135" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gayoso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01511618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mayeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>