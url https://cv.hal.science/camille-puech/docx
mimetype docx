--- v0 (2026-03-24)
+++ v1 (2026-04-13)
@@ -568,286 +568,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de culture innovants pour la filière des légumes industrie de plein champ en Bretagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Puech</w:t>
+                <w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bruaile</w:t>
+                <w:t xml:space="preserve">Alexandre Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva de Keyser</w:t>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Aziz Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Ralec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Paraiso</w:t>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.74-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731150v1</w:t>
+                <w:t xml:space="preserve">hal-02622402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Conception de systèmes de culture innovants pour la filière des légumes industrie de plein champ en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva de Keyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Monteiro</w:t>
+                <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Petillon</w:t>
+                <w:t xml:space="preserve">Jérôme Paraiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.517400969405515E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622402v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farming practices affect natural enemies at the landscape scale?</w:t>
               </w:r>
@@ -859,51 +859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic vs. conventional farming dichotomy: Does it make sense for natural enemies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1074,273 +1074,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques biologiques et conventionnelles sur les communautés d’insectes auxiliaires dans les paysages agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies of the invasive macrophyte Ludwigia grandiflora in its introduced range: Competition, facilitation or coexistence with native and exotic species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pxkc-y566⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210068v1</w:t>
+                <w:t xml:space="preserve">hal-00853770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies of the invasive macrophyte Ludwigia grandiflora in its introduced range: Competition, facilitation or coexistence with native and exotic species?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des pratiques biologiques et conventionnelles sur les communautés d’insectes auxiliaires dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.401-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pxkc-y566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.01.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00853770v1</w:t>
+                <w:t xml:space="preserve">hal-01210068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1352,402 +1352,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Aziz Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788352v1</w:t>
+                <w:t xml:space="preserve">hal-02735718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Aziz Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738010v1</w:t>
+                <w:t xml:space="preserve">hal-02788352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Petillon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735718v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1854,51 +1854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic and conventional farming practices: diversity and effects on natural enemies at different spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1949,51 +1949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles: effets sur les communautés d’auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Alhassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,364 +2150,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages agricoles et gestion des auxiliaires de culture : Quelle importance de la mosaïque des systèmes de culture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’effet de l’hétérogénéité des paysages produite par les pratiques agricoles sur les insectes ravageurs et auxiliaires des cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vasseur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société Entomologique du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montréal, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458674v1</w:t>
+                <w:t xml:space="preserve">hal-01210080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ladybirds affected by farming practices at different spatial scales?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysages agricoles et gestion des auxiliaires de culture : Quelle importance de la mosaïque des systèmes de culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société Entomologique du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montréal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210042v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’effet de l’hétérogénéité des paysages produite par les pratiques agricoles sur les insectes ravageurs et auxiliaires des cultures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Are ladybirds affected by farming practices at different spatial scales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t>
+              <w:t xml:space="preserve">BES ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210080v1</w:t>
+                <w:t xml:space="preserve">hal-01210042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of the water primrose with other invasive macrophyte species and two native species</w:t>
               </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,90 +2614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of the water primrose with others invasive macrophyte species and native species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2862,90 +2862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape heterogeneity related to organic and conventional farming systems: effects on natural enemies of crop pests and pest predation levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Aziz Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Ecological Sciences (SFE Ecologie 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 108 p., 2016, International Conference on Ecological Sciences - Sfécologie 2016</w:t>
@@ -2987,51 +2987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle biologique des ravageurs sur céréales en agriculture biologique et conventionnelle - Restitutions et échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Biological Control of Arthropods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pucon, Chile. , 3 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles : effets sur les communautés d’auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3504,51 +3504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite du blé d’hiver en Ille-et Vilaine : Lien entre pratiques agricoles et auxiliaires. Brèves de la Zone Atelier Armorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93BAB849"/>
+    <w:nsid w:val="6FE3968F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-puech" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0556-1774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.02.031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruaile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva de Keyser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paraiso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517400969405515E12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pxkc-y566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQJBLB20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Alhassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-puech" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0556-1774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.02.031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruaile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva de Keyser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paraiso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517400969405515E12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQJBLB20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pxkc-y566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Alhassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>