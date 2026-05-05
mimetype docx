--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1074,273 +1074,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies of the invasive macrophyte Ludwigia grandiflora in its introduced range: Competition, facilitation or coexistence with native and exotic species?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des pratiques biologiques et conventionnelles sur les communautés d’insectes auxiliaires dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.401-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pxkc-y566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853770v1</w:t>
+                <w:t xml:space="preserve">hal-01210068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques biologiques et conventionnelles sur les communautés d’insectes auxiliaires dans les paysages agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies of the invasive macrophyte Ludwigia grandiflora in its introduced range: Competition, facilitation or coexistence with native and exotic species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2013.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pxkc-y566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210068v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1352,402 +1352,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Aziz Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735718v1</w:t>
+                <w:t xml:space="preserve">hal-02788352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and landscape affect the community structure and composition of dominant taxa of predatory arthropod (Coleoptera Carabidae) in winter wheat fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Puech</w:t>
+                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788352v1</w:t>
+                <w:t xml:space="preserve">hal-02738010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques agricoles individuelles, des systèmes de culture sur les abondances des ravageurs, leurs auxiliaires et la régulation biologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of organic farming at different spatial scales on natural enemies of crop pests and pest predation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Aziz Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Meeting of the IOBC-WPRS Working Group "Landscape Management for Functional Biodiversity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738010v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les effets des systèmes de culture et de l’hétérogénéité des paysages agricoles sur les communautés d’ennemis naturels : exemples d’approches méthodologiques</w:t>
               </w:r>
@@ -2150,364 +2150,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’effet de l’hétérogénéité des paysages produite par les pratiques agricoles sur les insectes ravageurs et auxiliaires des cultures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Paysages agricoles et gestion des auxiliaires de culture : Quelle importance de la mosaïque des systèmes de culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société Entomologique du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montréal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210080v1</w:t>
+                <w:t xml:space="preserve">hal-01458674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages agricoles et gestion des auxiliaires de culture : Quelle importance de la mosaïque des systèmes de culture ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vasseur</w:t>
+                <w:t xml:space="preserve">Are ladybirds affected by farming practices at different spatial scales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société Entomologique du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montréal, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">BES ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458674v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ladybirds affected by farming practices at different spatial scales?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’effet de l’hétérogénéité des paysages produite par les pratiques agricoles sur les insectes ravageurs et auxiliaires des cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES ANNUAL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Birmingham. Birmingham, GBR., Dec 2012, Birmingham, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme INRA Gestion durable de la santé des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210042v1</w:t>
+                <w:t xml:space="preserve">hal-01210080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of the water primrose with other invasive macrophyte species and two native species</w:t>
               </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,90 +2614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of the water primrose with others invasive macrophyte species and native species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rozé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3093,217 +3093,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of organic and conventional farming in agricultural landscapes: impacts on beneficial insects</w:t>
+                <w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles : effets sur les communautés d’auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Biological Control of Arthropods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Pucon, Chile. , 3 p., 2013</w:t>
+              <w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France. 250 p., 2013, Colloque DinABio. Développement et innovation en agriculture biologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210091v1</w:t>
+                <w:t xml:space="preserve">hal-01458672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et organisation spatiale des pratiques biologiques et conventionnelles dans les paysages agricoles : effets sur les communautés d’auxiliaires</w:t>
+                <w:t xml:space="preserve">Spatial organization of organic and conventional farming in agricultural landscapes: impacts on beneficial insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DinABio 2013 "Développement et innovation en agriculture biologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tours, France. 250 p., 2013, Colloque DinABio. Développement et innovation en agriculture biologique</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Biological Control of Arthropods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pucon, Chile. , 3 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458672v1</w:t>
+                <w:t xml:space="preserve">hal-01210091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FE3968F"/>
+    <w:nsid w:val="5C35CC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-puech" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0556-1774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.02.031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruaile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva de Keyser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paraiso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517400969405515E12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.01.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQJBLB20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pxkc-y566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Alhassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-puech" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0556-1774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.02.031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619246v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aziz Djoudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Marie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mangenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monteiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruaile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva de Keyser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paraiso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517400969405515E12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0103-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.05.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pxkc-y566" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2013.01.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQJBLB20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Alhassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210080v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Laurens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>