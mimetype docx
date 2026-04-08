--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -360,187 +360,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes rendus de thèses soutenues</w:t>
+                <w:t xml:space="preserve">Territoires zéro chômeur de longue durée » : Une expérimentation territoriale au prisme de ses proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Retsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 30 (1), pp.297-316. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXVIII (75), pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.030.0297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.075.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342496v1</w:t>
+                <w:t xml:space="preserve">hal-03921683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires zéro chômeur de longue durée » : Une expérimentation territoriale au prisme de ses proximités</w:t>
+                <w:t xml:space="preserve">Comptes rendus de thèses soutenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Retsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, XXVIII (75), pp.23-40. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 30 (1), pp.297-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.075.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.030.0297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921683v1</w:t>
+                <w:t xml:space="preserve">hal-05342496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation d’une expérimentation pour l’emploi au prisme de l’analyse processuelle</w:t>
               </w:r>
@@ -1499,51 +1499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Retsin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17798-2.p.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0070." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0297" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.370.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03885129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03423075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Retsin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17798-2.p.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0070." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0297" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.370.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03885129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03423075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>