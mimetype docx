--- v1 (2026-04-08)
+++ v2 (2026-05-12)
@@ -66,774 +66,774 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’expérimentation « TZCLD » selon une analyse processuelle</w:t>
+                <w:t xml:space="preserve">Travail, protection sociale et inégalités : Approches critiques de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grosbellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Retsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Campus Ouvert. pp.182, 2025, 978-2-494204-23-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523418v1</w:t>
-[...514 lines deleted...]
-                <w:t xml:space="preserve">hal-02540251v1</w:t>
+                <w:t xml:space="preserve">hal-05273545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail, protection sociale et inégalités : Approches critiques de l'action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l’expérimentation « TZCLD » selon une analyse processuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Retsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17798-2.p.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des proximités au sein d’un réseau d’acteurs territorialisé dans l’émergence et la gestion d’un commun : le cas d’une expérimentation Territoires zéro chômeur de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Retsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.192.0070.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches territorialisées de l’accompagnement dans l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Retsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Juin (3), pp.421-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.243.0421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus de thèses soutenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Retsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 30 (1), pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.030.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires zéro chômeur de longue durée » : Une expérimentation territoriale au prisme de ses proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Retsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXVIII (75), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.075.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutionnalisation d’une expérimentation pour l’emploi au prisme de l’analyse processuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Retsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 370-371 (4), pp.80-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.370.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Marseille, bénévoles et salariés racontent le confinement des plus précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Beton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Retsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05273545v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -851,77 +851,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Travailler, se protéger, habiter : parcours et politiques sociales à l'épreuve des vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Retsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Campus Ouvert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, protection sociale et inégalités : Approches critiques de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-31, 2025, 978-2-494204-23-2</w:t>
@@ -1132,51 +1132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du processus d’institutionnalisation d’une expérimentation pour l’emploi : Le cas de « Territoires zéro chômeur de longue durée » à Jouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Retsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Aix-Marseille Université, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1235,64 +1235,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement au travail en temps de crise sanitaire : quelles pratiques de gestion des ressources humaines (GRH) dans les associations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Retsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Beton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilacene Dekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1499,51 +1499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Retsin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17798-2.p.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946241v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0070." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0297" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.370.0081" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03885129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03423075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grosbellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Retsin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17798-2.p.0145" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0070." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671559v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.243.0421" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0297" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.370.0081" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02540251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03885129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03423075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilacene Dekli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>