--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -614,178 +614,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études iraniennes et approches environnementales : état des lieux et perspectives</w:t>
+                <w:t xml:space="preserve">Sheep in the Amou Darya valley in the medieval Islamic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo de Chiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier interdisciplinaire "Cultiver, célébrer, classer : les humains et les plantes du Bosphore au Bengale. Études iraniennes et approches environnementales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camille Rhoné-Quer; Justine Landau; Matteo de Chiara, Mar 2025, Paris Inalco, France</w:t>
+              <w:t xml:space="preserve">Workshop "Human impact on animal, plant and environmental resources from Prehistory to the Medieval Period in Northeast of Iran and Central Asia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marjan Mashkour; Delphine Decruyenaere; Camille Rhoné-Quer; Frantz Grenet, Jul 2025, Paris (Collège de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280619v1</w:t>
+                <w:t xml:space="preserve">hal-05280534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep in the Amou Darya valley in the medieval Islamic period</w:t>
+                <w:t xml:space="preserve">Études iraniennes et approches environnementales : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Chiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Human impact on animal, plant and environmental resources from Prehistory to the Medieval Period in Northeast of Iran and Central Asia"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marjan Mashkour; Delphine Decruyenaere; Camille Rhoné-Quer; Frantz Grenet, Jul 2025, Paris (Collège de France), France</w:t>
+              <w:t xml:space="preserve">Atelier interdisciplinaire "Cultiver, célébrer, classer : les humains et les plantes du Bosphore au Bengale. Études iraniennes et approches environnementales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Rhoné-Quer; Justine Landau; Matteo de Chiara, Mar 2025, Paris Inalco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280534v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Of wood and water: People and resources of the tugai (gallery forest) on the banks of the Amu Darya, 7th–11th centuries”</w:t>
               </w:r>
@@ -2849,113 +2849,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bilan historiographique et nouvelles perspectives sur la guerre dans l’Iran médiéval (IIIe-VIe/IXe-XIIe siècle). La représentation de l’ennemi à travers l’exemple de Ya‘qūb b. al-Layṯ al-Ṣaffār »</w:t>
+                <w:t xml:space="preserve">« Le modèle du souverain-ghāzī en Iran nord-oriental (IXe-XIe siècle) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe siècle). État de la question, lieux communs, nouvelles approches</w:t>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Âge. XLVe congrès de la SHMESP.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFPO; IFAO</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 19-58, 2015, 978-2-72470-660-4</w:t>
+                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 347-355, 2015, 978-2-85944-923-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01661979v1</w:t>
+                <w:t xml:space="preserve">halshs-01661970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Formes urbaines et nécessités de la défense du territoire dans le Nord-est iranien (VIIIe-XIe siècle) »</w:t>
               </w:r>
@@ -3021,109 +3017,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01664358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le modèle du souverain-ghāzī en Iran nord-oriental (IXe-XIe siècle) ».</w:t>
+                <w:t xml:space="preserve">« Bilan historiographique et nouvelles perspectives sur la guerre dans l’Iran médiéval (IIIe-VIe/IXe-XIIe siècle). La représentation de l’ennemi à travers l’exemple de Ya‘qūb b. al-Layṯ al-Ṣaffār »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rhoné-Quer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Eychenne; A. Zouache. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre, produire, se conduire : le modèle au Moyen Âge. XLVe congrès de la SHMESP.</w:t>
+              <w:t xml:space="preserve">La guerre dans le Proche-Orient médiéval (Xe-XVe siècle). État de la question, lieux communs, nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de la Sorbonne</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 347-355, 2015, 978-2-85944-923-0</w:t>
+                <w:t xml:space="preserve">IFPO; IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 19-58, 2015, 978-2-72470-660-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01661970v1</w:t>
+                <w:t xml:space="preserve">halshs-01661979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3747,51 +3747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="061F8E33"/>
+    <w:nsid w:val="625E1BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3978,51 +3978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-rhone-quer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5507-5216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148291v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1464" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feruza Makhmasobirova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alchidiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhone-Quer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100137210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/dar-al-islam-dar-al-harb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/1637" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3847" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100660220" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05034713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;triat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04002859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-rhone-quer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5507-5216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148291v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1464" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feruza Makhmasobirova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alchidiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhone-Quer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vanz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borrut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100137210" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/dar-al-islam-dar-al-harb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100660220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3847" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifporient.org/node/1637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05034713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;triat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04002859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>