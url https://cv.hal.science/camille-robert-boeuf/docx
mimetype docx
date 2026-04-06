--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -496,226 +496,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations environnementales à l'Est: Approches régionales et locales en RDA, Roumanie, Russie et Ukraine (1986-2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coumel</w:t>
+                <w:t xml:space="preserve">Léa Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 15 (n°1), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ct⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806026v1</w:t>
+                <w:t xml:space="preserve">hal-04647689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilisations environnementales à l'Est: Approches régionales et locales en RDA, Roumanie, Russie et Ukraine (1986-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55 (1), pp.260, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647689v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -965,464 +965,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un tournant spatial dans l'étude des mobilisations environnementales à l'Est de l'Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datchas et mobilisations locales : entre intérêts particuliers, droit à la terre et inégalités socio-spatiales à Kazan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 55 (1), pp.11-26. </w:t>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.131-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/receo1.551.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/receo1.551.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806029v1</w:t>
+                <w:t xml:space="preserve">hal-04806022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes aux jardins : cultures vivrières et émancipation.</w:t>
+                <w:t xml:space="preserve">Vivre sobrement, Compte rendu de l'ouvrage de Geneviève Pruvost, La subsistance au quotidien, conter ce qui compte, éditions La Découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705622v1</w:t>
+                <w:t xml:space="preserve">hal-04810795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un tournant spatial dans l'étude des mobilisations environnementales à l'Est de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/120cr⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.551.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647721v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datchas et mobilisations locales : entre intérêts particuliers, droit à la terre et inégalités socio-spatiales à Kazan.</w:t>
+                <w:t xml:space="preserve">Les femmes aux jardins : cultures vivrières et émancipation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/receo1.551.0131⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806022v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre sobrement, Compte rendu de l'ouvrage de Geneviève Pruvost, La subsistance au quotidien, conter ce qui compte, éditions La Découverte</w:t>
+                <w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 15 (n°1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120cr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04810795v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Rural Regeneration and Sustainable Farming near Cities Thanks to Facilitating Operators in France? The Case of the Versailles Plain’s Association Governance Model</w:t>
               </w:r>
@@ -1553,360 +1553,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société russe face aux défis du changement climatique : une perspective géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+                <w:t xml:space="preserve">La Mission Locale du Bassin granvillais comme opérateur territorial : un réseau solidaire qui allie enjeux socio-écologiques et générationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane De Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03983216v1</w:t>
+                <w:t xml:space="preserve">halshs-03888486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter le rapport solidarités/territoires dans les années 1990 et aujourd’hui : Le « lien social local » sur les « territoires » du Causse Méjan et de la Manche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+                <w:t xml:space="preserve">La société russe face aux défis du changement climatique : une perspective géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.9749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03913046v1</w:t>
+                <w:t xml:space="preserve">halshs-03983216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dufy, Le retour de la puissance céréalière russe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Confronter le rapport solidarités/territoires dans les années 1990 et aujourd’hui : Le « lien social local » sur les « territoires » du Causse Méjan et de la Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21324⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (Numéro 3), pp.354-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.9749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03944154v1</w:t>
+                <w:t xml:space="preserve">halshs-03913046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mission Locale du Bassin granvillais comme opérateur territorial : un réseau solidaire qui allie enjeux socio-écologiques et générationnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Caroline Dufy, Le retour de la puissance céréalière russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane De Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 264-265, pp.157-172. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.12953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03888486v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03944154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropolisation, inégalités sociales et modes d’habiter : trajectoire d’une ville millionnaire russe vue par ses dačniki</w:t>
               </w:r>
@@ -2839,2973 +2839,2982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03647640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Normalisations et contestations au jardin : regards croisés entre l’Île-de-France et la région de Kazan (Russie)</w:t>
+                <w:t xml:space="preserve">Chapitre 8. Normalisations et contestations au jardin : regards croisés entre l’Île-de-France et la région de Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Granchamp et Sandrine Glatron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Militantismes et potagers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2021, 17716152</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.173-190, 2021, 17716152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.125630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle lecture de la spatialité du jardin. Exemple des jardins collectifs en Île-de-France et à Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Caiozzo; B. Foulon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jardin entre imaginaire, patrimoine et sociabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Valenciennes, collection « Jardins et société », 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs en Île-de-France et à Kazan. Des espaces hybrides pour réinterroger les relations villes-campagnes</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs constitutifs de réseaux alternatifs au service des urbains. Étude de cas de l’Île-de-France et de Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Louis Chaléard; Martine Berger. </w:t>
+              <w:t xml:space="preserve">C. Gauvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Khartala, 2017</w:t>
+              <w:t xml:space="preserve">Appartenances et pratiques des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03267919v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03268324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs constitutifs de réseaux alternatifs au service des urbains. Étude de cas de l’Île-de-France et de Kazan (Russie)</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs en Île-de-France et à Kazan. Des espaces hybrides pour réinterroger les relations villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Gauvard. </w:t>
+              <w:t xml:space="preserve">Jean Louis Chaléard; Martine Berger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances et pratiques des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Khartala, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03268324v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03267919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable landscapes through women's eyes: sensory practices and innovations in Lithuanian farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolutions et enjeux fonciers dans les espaces ruraux lituaniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Mačiulaitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRS 2025 - 30th European Society for Rural Sociology Congress "Navigating rural transitions: Exploring liveable futures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRS 2025 and Riga University, Jul 2025, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Au-delà de la décollectivisation : reconsidération des droits d’usage et régimes de propriété en Europe centrale et orientale après plus de 30 ans de transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle foncier, CTFD, Univ. de Vilnius-PAScapes, Lagam, UMR Sens - S. Huard (IRD) et E. Muco (Univ. de Vilnius), Dec 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213481v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie pour comprendre les espaces ruraux lituaniens en 2024 : entre postcolonialisme et fantômes géographiques</w:t>
+                <w:t xml:space="preserve">Sustainable landscapes through women's eyes: sensory practices and innovations in Lithuanian farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des savoirs à repenser, des approches à questionner ? Les États baltes, l’Ukraine, la Biélorussie et la Moldavie entre Europe médiane et espace ex-soviétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CEM et GDR EST, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ESRS 2025 - 30th European Society for Rural Sociology Congress "Navigating rural transitions: Exploring liveable futures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRS 2025 and Riga University, Jul 2025, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036830v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque international : &amp;quot;Cartographie sensible et sensorielle : une méthode pour analyser et retranscrire les parcours migratoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géographie pour comprendre les espaces ruraux lituaniens en 2024 : entre postcolonialisme et fantômes géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations &amp; Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Migrinter, 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Des savoirs à repenser, des approches à questionner ? Les États baltes, l’Ukraine, la Biélorussie et la Moldavie entre Europe médiane et espace ex-soviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CEM et GDR EST, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113655v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Mapping: A New Methodology in Geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloque international : &amp;quot;Cartographie sensible et sensorielle : une méthode pour analyser et retranscrire les parcours migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncommon Senses V: SESSION 2.2.2 Sensing Space III: Multisensory Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Concordia University, May 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Migrations &amp; Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter, 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213496v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions et enjeux fonciers dans les espaces ruraux lituaniens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory Mapping: A New Methodology in Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julius Mačiulaitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà de la décollectivisation : reconsidération des droits d’usage et régimes de propriété en Europe centrale et orientale après plus de 30 ans de transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle foncier, CTFD, Univ. de Vilnius-PAScapes, Lagam, UMR Sens - S. Huard (IRD) et E. Muco (Univ. de Vilnius), Dec 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Uncommon Senses V: SESSION 2.2.2 Sensing Space III: Multisensory Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concordia University, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425649v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit air au jardin : refuge, bien-être et pratiques ordinaires en temps de crise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ukrainian Migrant Women’s Work on the Land: Migratory Trajectories, Sensitive Territorialities and Relations to Nature in Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid, du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris Condorcet, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GDR-CNRS « Connaissance de l’Europe médiane » intitulé : Penser et ressentir la nature en Europe médiane : territorialités et engagements (fin XIXe – début du XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jawad Daheur (CNRS-CERCEC), 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816108v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukrainian Migrant Women’s Work on the Land: Migratory Trajectories, Sensitive Territorialities and Relations to Nature in Poland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petit air au jardin : refuge, bien-être et pratiques ordinaires en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GDR-CNRS « Connaissance de l’Europe médiane » intitulé : Penser et ressentir la nature en Europe médiane : territorialités et engagements (fin XIXe – début du XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jawad Daheur (CNRS-CERCEC), 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Covid, du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408675v1</w:t>
+                <w:t xml:space="preserve">hal-04816108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-food landscape transformations and women empowerment in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire à l’Institut de développement rural et agricole (IRWIR) de l’Académie des Sciences Polonaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRWIR, 2024, Varsovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dachas Cultural Landscapes and Women Practices in Contemporary Russia: Methodological Issues and Geographical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Cultural Landscape Interpretations: Perspectives from Geography and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAScapes Center &amp; Vilnius University, Nov 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations sensibles à la terre et émancipation des femmes russes : les jardins en contexte autoritaire</w:t>
+                <w:t xml:space="preserve">Jeunes, ruralité et crise sanitaire : réflexion à partir du projet Ruralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicole Roux; Sylvette Denèfle; Université de Brest, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Programme MAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LADYSS, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454339v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunes, ruralité et crise sanitaire : réflexion à partir du projet Ruralization</w:t>
+                <w:t xml:space="preserve">Relations sensibles à la terre et émancipation des femmes russes : les jardins en contexte autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Programme MAMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LADYSS, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Jardins de femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicole Roux; Sylvette Denèfle; Université de Brest, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408665v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes bélarusses, russes et ukrainiennes en exil : quelles trajectoires, quelles expériences sensibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise, un objet pour l’anthropologie ? Atelier 11 Anthropologie de l’exil. Stratégies pour répondre à des crises humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Versailles Plain’s Association and peri-urban agriculture diversification</w:t>
+                <w:t xml:space="preserve">Les jeunes de la Manche et leur territoire : représentations, pratiques et aspirations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « New perspectives for rural areas close to cities »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Willem Korthals Altes, TU Delft, 2022, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy « La Manche : des territoires pour reconstruire les ruralités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408655v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Food Projects in France: a tool for rural innovation and regeneration?</w:t>
+                <w:t xml:space="preserve">The Versailles Plain’s Association and peri-urban agriculture diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Chambron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social dynamics in the post COVID age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Séminaire « New perspectives for rural areas close to cities »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Willem Korthals Altes, TU Delft, 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03821299v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte topographique, un outil pour l’enseignement de la géographie</w:t>
+                <w:t xml:space="preserve">Territorial Food Projects in France: a tool for rural innovation and regeneration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard (de) Bélizal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Nessi</w:t>
+                <w:t xml:space="preserve">Nicole Chambron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Social dynamics in the post COVID age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349473v1</w:t>
+                <w:t xml:space="preserve">halshs-03821299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régénération rurale en France : quelles pratiques prometteuses pour quelles dimensions de la ruralité aujourd’hui ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La carte topographique, un outil pour l’enseignement de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard (de) Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane de Lafond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Brédif</w:t>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI 2022 - Session : Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760510v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il un tournant de la ruralité aujourd’hui en France ? Réflexions sur les mots du rural à partir du projet Ruralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Paris 2022: Session Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Дачи и экологические мобилизации в Казани : размышление о проблемах и перспективах развития крупных городов в России »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La régénération rurale en France : quelles pratiques prometteuses pour quelles dimensions de la ruralité aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane de Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Семинар Антропоцен по-русский ? [Séminaire Anthropocène à la russe ?]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Franco-Russe de Moscou, Jan 2022, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">UGI 2022 - Session : Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408641v1</w:t>
+                <w:t xml:space="preserve">halshs-03760510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes de la Manche et leur territoire : représentations, pratiques et aspirations</w:t>
+                <w:t xml:space="preserve">Дачи и экологические мобилизации в Казани : размышление о проблемах и перспективах развития крупных городов в России »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy « La Manche : des territoires pour reconstruire les ruralités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cerisy, France</w:t>
+              <w:t xml:space="preserve">Семинар Антропоцен по-русский ? [Séminaire Anthropocène à la russe ?]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Franco-Russe de Moscou, Jan 2022, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03821318v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre urbanisation de la campagne et agrarisation de la ville, la datcha à Kazan</w:t>
+                <w:t xml:space="preserve">Mettre en regard les jardins collectifs français et russes : quels enjeux épistémologiques, quels enjeux méthodologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences de l’AFR et du CREE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFR et CREE (INALCO), 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Deuxième journée d’étude annuelle du GDR Empire russe, URSS, mondes post-soviétiques : L’Empire russe, l’URSS et le monde post-soviétique au contact d’autres aires culturelles. Enjeux méthodologiques et épistémologiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR EST, Université Grenoble Alpes (ILCEA4, CESC), 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408598v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en regard les jardins collectifs français et russes : quels enjeux épistémologiques, quels enjeux méthodologiques ?</w:t>
+                <w:t xml:space="preserve">Entre urbanisation de la campagne et agrarisation de la ville, la datcha à Kazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième journée d’étude annuelle du GDR Empire russe, URSS, mondes post-soviétiques : L’Empire russe, l’URSS et le monde post-soviétique au contact d’autres aires culturelles. Enjeux méthodologiques et épistémologiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR EST, Université Grenoble Alpes (ILCEA4, CESC), 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences de l’AFR et du CREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFR et CREE (INALCO), 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408612v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Refonder la ruralité » à partir de nouveaux réseaux d’acteurs et d’innovations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERMOSEM (PACTE), Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs en Île-de-France et à Kazan (Russie) : vers la création de modes d’habiter agri-urbains dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of food system transformations in a rural area and a metropolitan rural area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Dynamics, inequalities, Integration, Mobility, And Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Social Sciences, Nov 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins familiaux en Île-de-France : prendre racine et échanger grâce au jardinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.617-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datcha, un espace au service des faibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Doctoriales en Études Russes: Russie, la force des faibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté et Association Française des Russisants, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un renouveau des relations ville-campagne au travers des jardins collectifs ? Le cas francilien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Les Territoires innovent - campagnes et villes : cultivons les liens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Po Rennes, 2018, Pontivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soviet dachas in Kazan: a case to interrogate new urban-rural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Late Soviet Village: People, Institutions, and Objects, Between “Rural” and “Urban” Life Styles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Historical Institute, May 2018, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : une alternative pour nourrir les villes ? Le cas des jardins de l’Île-de-France et de Kazan (Russie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ruralisation de la ville : le jardin comme représentations de pratiques environnementales et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Essers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Transe-AC : Transition sociale et environnementale : alternatives et communs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales émergentes. Quels enjeux pour la qualité de vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6e Colloque ARPENV, Université de Rennes – MSHB, Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03268950v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03269665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs entre héritages agricoles et recompositions paysagères et sociales de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris XIII et Ensa Paris-Val de Seine, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ruralisation de la ville : le jardin comme représentations de pratiques environnementales et sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les jardins collectifs : une alternative pour nourrir les villes ? Le cas des jardins de l’Île-de-France et de Kazan (Russie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales émergentes. Quels enjeux pour la qualité de vie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6e Colloque ARPENV, Université de Rennes – MSHB, Sep 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Transe-AC : Transition sociale et environnementale : alternatives et communs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03269665v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datcha entre ville et campagne : échanges et relations entre jardiniers urbains et ruraux à Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journées Petites Paysanneries « Les petites paysanneries et la ville. Un mariage de raison… »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GPP, Université Paris Nanterre, 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs : espaces hybrides entre contestations et normalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordres et désordres au jardin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la trame agricole dans la ville de Nanterre entre héritages et inventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Petites Paysanneries « conquêtes sociales, résistances et adaptations des paysanneries du pourtour méditerranéen »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GPP, Université Paris Ouest Nanterre la Défense, 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin comme espace d’hybridation entre urbain et rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Essers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5821,499 +5830,499 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales 2016 - La Renaissance rurale d’un siècle à l’autre ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Dynamiques Rurales, Université de Toulouse, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins familiaux dans l’espace périurbain. Mise en regard Russie/France</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs constitutifs de réseaux alternatifs au service des urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « l’Environnement à l’Est : identités et territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">140e congrès des Sociétés historiques et scientifiques « Réseaux et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408516v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03269697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs en Île-de-France et à Kazan</w:t>
+                <w:t xml:space="preserve">Les jardins familiaux dans l’espace périurbain. Mise en regard Russie/France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex Dynamite et AgroParisTech, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « l’Environnement à l’Est : identités et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03269576v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : des formes de mise en proximité pour penser les nouvelles dynamiques territoriales dans la ville élargie</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs en Île-de-France et à Kazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes journées de la proximité « Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François Rabelais de Tours, May 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Dynamite et AgroParisTech, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03269689v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03269576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : des espaces créateurs de liens et de réseaux entre la ville et la campagne. Exemple de l’Île-de-France et de Kazan (Russie)</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs : des formes de mise en proximité pour penser les nouvelles dynamiques territoriales dans la ville élargie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Étudier le jardin en sciences humaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEX Jardins - Du monde en miniature au jardin planétaire, Université Sorbonne Nouvelle-Paris 3, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Huitièmes journées de la proximité « Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais de Tours, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408532v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03269689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs constitutifs de réseaux alternatifs au service des urbains</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs : des espaces créateurs de liens et de réseaux entre la ville et la campagne. Exemple de l’Île-de-France et de Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140e congrès des Sociétés historiques et scientifiques « Réseaux et société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Étudier le jardin en sciences humaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEX Jardins - Du monde en miniature au jardin planétaire, Université Sorbonne Nouvelle-Paris 3, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03269697v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs : Entre urbanisation de la campagne et agrarisation de la ville. Mise en regard de l'Île-de-France et de Kazan (Russie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris Nanterre, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03267828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6323,607 +6332,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LADYSS -Laboratoire dynamiques sociales et recomposition des espaces - UMR CNRS 7533. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of CAP strategic plans and specific EU regulations, with suggestions for improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR Ladyss-CNRS et Terre de Liens. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04198701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Versailles Plain’s Association and peri-urban agriculture diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ladyss UMR CNRS 7533. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03337924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewal of the local development policy: personal networking and inter-knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ladyss UMR CNRS 7533. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03337932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of rural newcomers, new entrants into farming and successors based on published analysis - French Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Prevel Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Ladyss UMR CNRS 7533. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03337947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux sanitaires dans les jardins collectifs d’Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport du projet tutoré Master GAED, UPN-UPEC/ARS Île-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6933,193 +6942,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles générations et la ruralité en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI Paris 2022 - Session Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la ville et prendre son temps. Les jardins collectifs en Île-de-France et à Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIG 2016 « Un monde qui va plus vite ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7129,167 +7138,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization is dead, long live ruralization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03888641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russie - Moscou-centre : une ville en pleine mutation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7357,51 +7366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D05CDA83"/>
+    <w:nsid w:val="F8FAF3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7505,51 +7514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B7C2E2C5"/>
+    <w:nsid w:val="17AE0D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7653,51 +7662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="300F72E7"/>
+    <w:nsid w:val="6CCEEF1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7890,51 +7899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-robert-boeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-3037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pascapes.lt/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralization.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavue.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/programmes/ceca-programme-mama-inshs-2021-2024/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesc-cnrs.fr/fr/projets/181-transe-ac-transition-sociale-et-environnementale-alternatives-et-communs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peggy Hellequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15097219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lafond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12953" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2018.2864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panasyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krauz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine H&#233;ritier-Salama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ma&#269;iulaitis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454339v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chambron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Lafond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268950v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269665v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408551v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03267828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337932v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Prevel Alice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rochette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268377v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-robert-boeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-3037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pascapes.lt/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralization.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavue.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/programmes/ceca-programme-mama-inshs-2021-2024/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesc-cnrs.fr/fr/projets/181-transe-ac-transition-sociale-et-environnementale-alternatives-et-communs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peggy Hellequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15097219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lafond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9749" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2018.2864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panasyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krauz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine H&#233;ritier-Salama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ma&#269;iulaitis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chambron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Lafond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03267828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Prevel Alice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>