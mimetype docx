--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -496,226 +496,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilisations environnementales à l'Est: Approches régionales et locales en RDA, Roumanie, Russie et Ukraine (1986-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55 (1), pp.260, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647689v1</w:t>
+                <w:t xml:space="preserve">hal-04806026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations environnementales à l'Est: Approches régionales et locales en RDA, Roumanie, Russie et Ukraine (1986-2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coumel</w:t>
+                <w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 15 (n°1), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ct⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806026v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -965,464 +965,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datchas et mobilisations locales : entre intérêts particuliers, droit à la terre et inégalités socio-spatiales à Kazan.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un tournant spatial dans l'étude des mobilisations environnementales à l'Est de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 55 (1), pp.131-160. </w:t>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.11-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/receo1.551.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/receo1.551.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806022v1</w:t>
+                <w:t xml:space="preserve">hal-04806029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre sobrement, Compte rendu de l'ouvrage de Geneviève Pruvost, La subsistance au quotidien, conter ce qui compte, éditions La Découverte</w:t>
+                <w:t xml:space="preserve">Les femmes aux jardins : cultures vivrières et émancipation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810795v1</w:t>
+                <w:t xml:space="preserve">hal-04705622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un tournant spatial dans l'étude des mobilisations environnementales à l'Est de l'Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coumel</w:t>
+                <w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 15 (n°1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120cr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/receo1.551.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04806029v1</w:t>
+                <w:t xml:space="preserve">hal-04647721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes aux jardins : cultures vivrières et émancipation.</w:t>
+                <w:t xml:space="preserve">Datchas et mobilisations locales : entre intérêts particuliers, droit à la terre et inégalités socio-spatiales à Kazan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.131-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.551.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705622v1</w:t>
+                <w:t xml:space="preserve">hal-04806022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins dans la fabrique des territoires : pratiques et représentations du socio-écosystème jardin</w:t>
+                <w:t xml:space="preserve">Vivre sobrement, Compte rendu de l'ouvrage de Geneviève Pruvost, La subsistance au quotidien, conter ce qui compte, éditions La Découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120cr⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647721v1</w:t>
+                <w:t xml:space="preserve">hal-04810795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Rural Regeneration and Sustainable Farming near Cities Thanks to Facilitating Operators in France? The Case of the Versailles Plain’s Association Governance Model</w:t>
               </w:r>
@@ -1553,118 +1553,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mission Locale du Bassin granvillais comme opérateur territorial : un réseau solidaire qui allie enjeux socio-écologiques et générationnels</w:t>
+                <w:t xml:space="preserve">Confronter le rapport solidarités/territoires dans les années 1990 et aujourd’hui : Le « lien social local » sur les « territoires » du Causse Méjan et de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane De Lafond</w:t>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 264-265, pp.157-172. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (Numéro 3), pp.354-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.12953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.9749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03888486v1</w:t>
+                <w:t xml:space="preserve">halshs-03913046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société russe face aux défis du changement climatique : une perspective géographique</w:t>
               </w:r>
@@ -1713,369 +1713,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter le rapport solidarités/territoires dans les années 1990 et aujourd’hui : Le « lien social local » sur les « territoires » du Causse Méjan et de la Manche</w:t>
+                <w:t xml:space="preserve">Caroline Dufy, Le retour de la puissance céréalière russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.9749⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03913046v1</w:t>
+                <w:t xml:space="preserve">halshs-03944154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dufy, Le retour de la puissance céréalière russe</w:t>
+                <w:t xml:space="preserve">La Mission Locale du Bassin granvillais comme opérateur territorial : un réseau solidaire qui allie enjeux socio-écologiques et générationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane De Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (3), </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.157-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.12953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03944154v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03888486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation, inégalités sociales et modes d’habiter : trajectoire d’une ville millionnaire russe vue par ses dačniki</w:t>
+                <w:t xml:space="preserve">Habiter la nature en métropole : une hybridation ville-campagne par le jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Essers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.21830⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ?, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03290195v1</w:t>
+                <w:t xml:space="preserve">halshs-03456608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la nature en métropole : une hybridation ville-campagne par le jardin</w:t>
+                <w:t xml:space="preserve">Métropolisation, inégalités sociales et modes d’habiter : trajectoire d’une ville millionnaire russe vue par ses dačniki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Essers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ?, 12 (2), </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.21830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03456608v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03290195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datchas urbaines et monde rural</w:t>
               </w:r>
@@ -2202,105 +2202,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03264961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’une famille de datchniki à Kazan : le quotidien des urbains russes vu à travers la datcha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Потенциал развития пригородной зоны крупного города</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Panasyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue russe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Геополитика и экогеодинамика регионов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (14)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03268359v1</w:t>
+                <w:t xml:space="preserve">halshs-03268347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le jardin collectif urbain en géographie : une lecture du jardinage par les émotions</w:t>
               </w:r>
@@ -2358,109 +2362,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03267851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Потенциал развития пригородной зоны крупного города</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portrait d’une famille de datchniki à Kazan : le quotidien des urbains russes vu à travers la datcha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Геополитика и экогеодинамика регионов </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/russe.2018.2864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03268347v1</w:t>
+                <w:t xml:space="preserve">halshs-03268359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver la ville en Russie. La datcha à Kazan : histoire de pratiques jardinières</w:t>
               </w:r>
@@ -3172,713 +3172,713 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions et enjeux fonciers dans les espaces ruraux lituaniens</w:t>
+                <w:t xml:space="preserve">Colloque international : &amp;quot;Cartographie sensible et sensorielle : une méthode pour analyser et retranscrire les parcours migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julius Mačiulaitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà de la décollectivisation : reconsidération des droits d’usage et régimes de propriété en Europe centrale et orientale après plus de 30 ans de transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle foncier, CTFD, Univ. de Vilnius-PAScapes, Lagam, UMR Sens - S. Huard (IRD) et E. Muco (Univ. de Vilnius), Dec 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Migrations &amp; Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter, 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425649v1</w:t>
+                <w:t xml:space="preserve">hal-05113655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable landscapes through women's eyes: sensory practices and innovations in Lithuanian farming</w:t>
+                <w:t xml:space="preserve">La géographie pour comprendre les espaces ruraux lituaniens en 2024 : entre postcolonialisme et fantômes géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRS 2025 - 30th European Society for Rural Sociology Congress "Navigating rural transitions: Exploring liveable futures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRS 2025 and Riga University, Jul 2025, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Des savoirs à repenser, des approches à questionner ? Les États baltes, l’Ukraine, la Biélorussie et la Moldavie entre Europe médiane et espace ex-soviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CEM et GDR EST, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213481v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie pour comprendre les espaces ruraux lituaniens en 2024 : entre postcolonialisme et fantômes géographiques</w:t>
+                <w:t xml:space="preserve">Sustainable landscapes through women's eyes: sensory practices and innovations in Lithuanian farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des savoirs à repenser, des approches à questionner ? Les États baltes, l’Ukraine, la Biélorussie et la Moldavie entre Europe médiane et espace ex-soviétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CEM et GDR EST, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ESRS 2025 - 30th European Society for Rural Sociology Congress "Navigating rural transitions: Exploring liveable futures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRS 2025 and Riga University, Jul 2025, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036830v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque international : &amp;quot;Cartographie sensible et sensorielle : une méthode pour analyser et retranscrire les parcours migratoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory Mapping: A New Methodology in Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations &amp; Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Migrinter, 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Uncommon Senses V: SESSION 2.2.2 Sensing Space III: Multisensory Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Concordia University, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113655v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Mapping: A New Methodology in Geography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolutions et enjeux fonciers dans les espaces ruraux lituaniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Mačiulaitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncommon Senses V: SESSION 2.2.2 Sensing Space III: Multisensory Cartography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Concordia University, May 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Au-delà de la décollectivisation : reconsidération des droits d’usage et régimes de propriété en Europe centrale et orientale après plus de 30 ans de transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle foncier, CTFD, Univ. de Vilnius-PAScapes, Lagam, UMR Sens - S. Huard (IRD) et E. Muco (Univ. de Vilnius), Dec 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213496v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukrainian Migrant Women’s Work on the Land: Migratory Trajectories, Sensitive Territorialities and Relations to Nature in Poland</w:t>
+                <w:t xml:space="preserve">Dachas Cultural Landscapes and Women Practices in Contemporary Russia: Methodological Issues and Geographical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GDR-CNRS « Connaissance de l’Europe médiane » intitulé : Penser et ressentir la nature en Europe médiane : territorialités et engagements (fin XIXe – début du XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jawad Daheur (CNRS-CERCEC), 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">New Cultural Landscape Interpretations: Perspectives from Geography and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAScapes Center &amp; Vilnius University, Nov 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408675v1</w:t>
+                <w:t xml:space="preserve">hal-04816261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit air au jardin : refuge, bien-être et pratiques ordinaires en temps de crise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agri-food landscape transformations and women empowerment in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid, du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris Condorcet, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut de développement rural et agricole (IRWIR) de l’Académie des Sciences Polonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRWIR, 2024, Varsovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816108v1</w:t>
+                <w:t xml:space="preserve">hal-05408692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-food landscape transformations and women empowerment in Central Europe</w:t>
+                <w:t xml:space="preserve">Ukrainian Migrant Women’s Work on the Land: Migratory Trajectories, Sensitive Territorialities and Relations to Nature in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut de développement rural et agricole (IRWIR) de l’Académie des Sciences Polonaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRWIR, 2024, Varsovie, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GDR-CNRS « Connaissance de l’Europe médiane » intitulé : Penser et ressentir la nature en Europe médiane : territorialités et engagements (fin XIXe – début du XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jawad Daheur (CNRS-CERCEC), 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408692v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dachas Cultural Landscapes and Women Practices in Contemporary Russia: Methodological Issues and Geographical Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petit air au jardin : refuge, bien-être et pratiques ordinaires en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Cultural Landscape Interpretations: Perspectives from Geography and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PAScapes Center &amp; Vilnius University, Nov 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Covid, du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816261v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes, ruralité et crise sanitaire : réflexion à partir du projet Ruralization</w:t>
               </w:r>
@@ -4065,627 +4065,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes de la Manche et leur territoire : représentations, pratiques et aspirations</w:t>
+                <w:t xml:space="preserve">Territorial Food Projects in France: a tool for rural innovation and regeneration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chambron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy « La Manche : des territoires pour reconstruire les ruralités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Cerisy, France</w:t>
+              <w:t xml:space="preserve">Social dynamics in the post COVID age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03821318v1</w:t>
+                <w:t xml:space="preserve">halshs-03821299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Versailles Plain’s Association and peri-urban agriculture diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « New perspectives for rural areas close to cities »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Willem Korthals Altes, TU Delft, 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Food Projects in France: a tool for rural innovation and regeneration?</w:t>
+                <w:t xml:space="preserve">La carte topographique, un outil pour l’enseignement de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Chambron</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard (de) Bélizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social dynamics in the post COVID age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03821299v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte topographique, un outil pour l’enseignement de la géographie</w:t>
+                <w:t xml:space="preserve">Дачи и экологические мобилизации в Казани : размышление о проблемах и перспективах развития крупных городов в России »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre la discipline : quelles géographies enseignées dans les cours d’introduction et les cours d’épistémologie dans le supérieur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Семинар Антропоцен по-русский ? [Séminaire Anthropocène à la russe ?]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Franco-Russe de Moscou, Jan 2022, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349473v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-a-t-il un tournant de la ruralité aujourd’hui en France ? Réflexions sur les mots du rural à partir du projet Ruralization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">La régénération rurale en France : quelles pratiques prometteuses pour quelles dimensions de la ruralité aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane de Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane de Lafond</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI Paris 2022: Session Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
+              <w:t xml:space="preserve">UGI 2022 - Session : Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03760533v1</w:t>
+                <w:t xml:space="preserve">halshs-03760510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régénération rurale en France : quelles pratiques prometteuses pour quelles dimensions de la ruralité aujourd’hui ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y-a-t-il un tournant de la ruralité aujourd’hui en France ? Réflexions sur les mots du rural à partir du projet Ruralization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI 2022 - Session : Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
+              <w:t xml:space="preserve">UGI Paris 2022: Session Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760510v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Дачи и экологические мобилизации в Казани : размышление о проблемах и перспективах развития крупных городов в России »</w:t>
+                <w:t xml:space="preserve">Les jeunes de la Manche et leur territoire : représentations, pratiques et aspirations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Семинар Антропоцен по-русский ? [Séminaire Anthropocène à la russe ?]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Franco-Russe de Moscou, Jan 2022, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy « La Manche : des territoires pour reconstruire les ruralités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408641v1</w:t>
+                <w:t xml:space="preserve">halshs-03821318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en regard les jardins collectifs français et russes : quels enjeux épistémologiques, quels enjeux méthodologiques ?</w:t>
               </w:r>
@@ -4822,64 +4822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Refonder la ruralité » à partir de nouveaux réseaux d’acteurs et d’innovations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4986,51 +4986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of food system transformations in a rural area and a metropolitan rural area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,165 +5144,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datcha, un espace au service des faibles ?</w:t>
+                <w:t xml:space="preserve">Vers un renouveau des relations ville-campagne au travers des jardins collectifs ? Le cas francilien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Doctoriales en Études Russes: Russie, la force des faibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté et Association Française des Russisants, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les Territoires innovent - campagnes et villes : cultivons les liens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Po Rennes, 2018, Pontivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03269609v1</w:t>
+                <w:t xml:space="preserve">hal-05408581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un renouveau des relations ville-campagne au travers des jardins collectifs ? Le cas francilien.</w:t>
+                <w:t xml:space="preserve">La datcha, un espace au service des faibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les Territoires innovent - campagnes et villes : cultivons les liens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Po Rennes, 2018, Pontivy, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes Doctoriales en Études Russes: Russie, la force des faibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté et Association Française des Russisants, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408581v1</w:t>
+                <w:t xml:space="preserve">halshs-03269609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soviet dachas in Kazan: a case to interrogate new urban-rural networks</w:t>
               </w:r>
@@ -5351,247 +5351,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ruralisation de la ville : le jardin comme représentations de pratiques environnementales et sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les jardins collectifs entre héritages agricoles et recompositions paysagères et sociales de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales émergentes. Quels enjeux pour la qualité de vie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6e Colloque ARPENV, Université de Rennes – MSHB, Sep 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Jardins de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris XIII et Ensa Paris-Val de Seine, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03269665v1</w:t>
+                <w:t xml:space="preserve">halshs-03269642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs entre héritages agricoles et recompositions paysagères et sociales de la ville</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs : une alternative pour nourrir les villes ? Le cas des jardins de l’Île-de-France et de Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris XIII et Ensa Paris-Val de Seine, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Transe-AC : Transition sociale et environnementale : alternatives et communs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03269642v1</w:t>
+                <w:t xml:space="preserve">halshs-03268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : une alternative pour nourrir les villes ? Le cas des jardins de l’Île-de-France et de Kazan (Russie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ruralisation de la ville : le jardin comme représentations de pratiques environnementales et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Essers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Transe-AC : Transition sociale et environnementale : alternatives et communs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales émergentes. Quels enjeux pour la qualité de vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6e Colloque ARPENV, Université de Rennes – MSHB, Sep 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03268950v1</w:t>
+                <w:t xml:space="preserve">halshs-03269665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datcha entre ville et campagne : échanges et relations entre jardiniers urbains et ruraux à Kazan (Russie)</w:t>
               </w:r>
@@ -5784,51 +5784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin comme espace d’hybridation entre urbain et rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Essers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5860,165 +5860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs constitutifs de réseaux alternatifs au service des urbains</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs : des formes de mise en proximité pour penser les nouvelles dynamiques territoriales dans la ville élargie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">140e congrès des Sociétés historiques et scientifiques « Réseaux et société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Huitièmes journées de la proximité « Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais de Tours, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03269697v1</w:t>
+                <w:t xml:space="preserve">halshs-03269689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins familiaux dans l’espace périurbain. Mise en regard Russie/France</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs : des espaces créateurs de liens et de réseaux entre la ville et la campagne. Exemple de l’Île-de-France et de Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « l’Environnement à l’Est : identités et territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Étudier le jardin en sciences humaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEX Jardins - Du monde en miniature au jardin planétaire, Université Sorbonne Nouvelle-Paris 3, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408516v1</w:t>
+                <w:t xml:space="preserve">hal-05408532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins collectifs en Île-de-France et à Kazan</w:t>
               </w:r>
@@ -6067,165 +6067,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03269576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : des formes de mise en proximité pour penser les nouvelles dynamiques territoriales dans la ville élargie</w:t>
+                <w:t xml:space="preserve">Les jardins familiaux dans l’espace périurbain. Mise en regard Russie/France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitièmes journées de la proximité « Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François Rabelais de Tours, May 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire « l’Environnement à l’Est : identités et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03269689v1</w:t>
+                <w:t xml:space="preserve">hal-05408516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : des espaces créateurs de liens et de réseaux entre la ville et la campagne. Exemple de l’Île-de-France et de Kazan (Russie)</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs constitutifs de réseaux alternatifs au service des urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Étudier le jardin en sciences humaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEX Jardins - Du monde en miniature au jardin planétaire, Université Sorbonne Nouvelle-Paris 3, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">140e congrès des Sociétés historiques et scientifiques « Réseaux et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408532v1</w:t>
+                <w:t xml:space="preserve">halshs-03269697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6346,51 +6346,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6556,51 +6556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Versailles Plain’s Association and peri-urban agriculture diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ladyss UMR CNRS 7533. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ladyss UMR CNRS 7533. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6727,51 +6727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of rural newcomers, new entrants into farming and successors based on published analysis - French Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6845,51 +6845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux sanitaires dans les jardins collectifs d’Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,51 +6969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles générations et la ruralité en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7366,51 +7366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8FAF3B7"/>
+    <w:nsid w:val="39782793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7514,51 +7514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17AE0D74"/>
+    <w:nsid w:val="11E2B03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7662,51 +7662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CCEEF1D"/>
+    <w:nsid w:val="9E4A5532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7899,51 +7899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-robert-boeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-3037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pascapes.lt/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralization.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavue.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/programmes/ceca-programme-mama-inshs-2021-2024/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesc-cnrs.fr/fr/projets/181-transe-ac-transition-sociale-et-environnementale-alternatives-et-communs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peggy Hellequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15097219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lafond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12953" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9749" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2018.2864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panasyuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krauz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine H&#233;ritier-Salama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ma&#269;iulaitis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chambron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Lafond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03267828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Prevel Alice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-robert-boeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-3037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pascapes.lt/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralization.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavue.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/programmes/ceca-programme-mama-inshs-2021-2024/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesc-cnrs.fr/fr/projets/181-transe-ac-transition-sociale-et-environnementale-alternatives-et-communs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peggy Hellequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15097219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lafond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12953" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panasyuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2018.2864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krauz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine H&#233;ritier-Salama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ma&#269;iulaitis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chambron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Lafond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03267828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Prevel Alice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>