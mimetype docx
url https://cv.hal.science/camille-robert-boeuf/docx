--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1886,196 +1886,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03888486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la nature en métropole : une hybridation ville-campagne par le jardin</w:t>
+                <w:t xml:space="preserve">Métropolisation, inégalités sociales et modes d’habiter : trajectoire d’une ville millionnaire russe vue par ses dačniki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Essers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18115⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.21830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03456608v1</w:t>
+                <w:t xml:space="preserve">halshs-03290195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation, inégalités sociales et modes d’habiter : trajectoire d’une ville millionnaire russe vue par ses dačniki</w:t>
+                <w:t xml:space="preserve">Habiter la nature en métropole : une hybridation ville-campagne par le jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Essers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56, </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ?, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.21830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.18115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03290195v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03456608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datchas urbaines et monde rural</w:t>
               </w:r>
@@ -2202,187 +2202,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03264961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Потенциал развития пригородной зоны крупного города</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser le jardin collectif urbain en géographie : une lecture du jardinage par les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Геополитика и экогеодинамика регионов </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03268347v1</w:t>
+                <w:t xml:space="preserve">halshs-03267851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le jardin collectif urbain en géographie : une lecture du jardinage par les émotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Потенциал развития пригородной зоны крупного города</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Panasyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Геополитика и экогеодинамика регионов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (14)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03267851v1</w:t>
+                <w:t xml:space="preserve">halshs-03268347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d’une famille de datchniki à Kazan : le quotidien des urbains russes vu à travers la datcha</w:t>
               </w:r>
@@ -3172,178 +3172,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque international : &amp;quot;Cartographie sensible et sensorielle : une méthode pour analyser et retranscrire les parcours migratoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La géographie pour comprendre les espaces ruraux lituaniens en 2024 : entre postcolonialisme et fantômes géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations &amp; Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Migrinter, 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Des savoirs à repenser, des approches à questionner ? Les États baltes, l’Ukraine, la Biélorussie et la Moldavie entre Europe médiane et espace ex-soviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CEM et GDR EST, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113655v1</w:t>
+                <w:t xml:space="preserve">hal-05036830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie pour comprendre les espaces ruraux lituaniens en 2024 : entre postcolonialisme et fantômes géographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloque international : &amp;quot;Cartographie sensible et sensorielle : une méthode pour analyser et retranscrire les parcours migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peraldi-Mittelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des savoirs à repenser, des approches à questionner ? Les États baltes, l’Ukraine, la Biélorussie et la Moldavie entre Europe médiane et espace ex-soviétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CEM et GDR EST, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Migrations &amp; Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter, 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036830v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable landscapes through women's eyes: sensory practices and innovations in Lithuanian farming</w:t>
               </w:r>
@@ -3556,165 +3556,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dachas Cultural Landscapes and Women Practices in Contemporary Russia: Methodological Issues and Geographical Perspectives</w:t>
+                <w:t xml:space="preserve">Agri-food landscape transformations and women empowerment in Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Cultural Landscape Interpretations: Perspectives from Geography and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PAScapes Center &amp; Vilnius University, Nov 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut de développement rural et agricole (IRWIR) de l’Académie des Sciences Polonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRWIR, 2024, Varsovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816261v1</w:t>
+                <w:t xml:space="preserve">hal-05408692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-food landscape transformations and women empowerment in Central Europe</w:t>
+                <w:t xml:space="preserve">Dachas Cultural Landscapes and Women Practices in Contemporary Russia: Methodological Issues and Geographical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut de développement rural et agricole (IRWIR) de l’Académie des Sciences Polonaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRWIR, 2024, Varsovie, France</w:t>
+              <w:t xml:space="preserve">New Cultural Landscape Interpretations: Perspectives from Geography and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAScapes Center &amp; Vilnius University, Nov 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408692v1</w:t>
+                <w:t xml:space="preserve">hal-04816261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukrainian Migrant Women’s Work on the Land: Migratory Trajectories, Sensitive Territorialities and Relations to Nature in Poland</w:t>
               </w:r>
@@ -4065,178 +4065,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Food Projects in France: a tool for rural innovation and regeneration?</w:t>
+                <w:t xml:space="preserve">The Versailles Plain’s Association and peri-urban agriculture diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Chambron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social dynamics in the post COVID age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Séminaire « New perspectives for rural areas close to cities »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Willem Korthals Altes, TU Delft, 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03821299v1</w:t>
+                <w:t xml:space="preserve">hal-05408655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Versailles Plain’s Association and peri-urban agriculture diversification</w:t>
+                <w:t xml:space="preserve">Territorial Food Projects in France: a tool for rural innovation and regeneration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chambron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « New perspectives for rural areas close to cities »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Willem Korthals Altes, TU Delft, 2022, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Social dynamics in the post COVID age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408655v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte topographique, un outil pour l’enseignement de la géographie</w:t>
               </w:r>
@@ -4380,243 +4380,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régénération rurale en France : quelles pratiques prometteuses pour quelles dimensions de la ruralité aujourd’hui ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y-a-t-il un tournant de la ruralité aujourd’hui en France ? Réflexions sur les mots du rural à partir du projet Ruralization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI 2022 - Session : Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
+              <w:t xml:space="preserve">UGI Paris 2022: Session Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03760510v1</w:t>
+                <w:t xml:space="preserve">halshs-03760533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-a-t-il un tournant de la ruralité aujourd’hui en France ? Réflexions sur les mots du rural à partir du projet Ruralization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La régénération rurale en France : quelles pratiques prometteuses pour quelles dimensions de la ruralité aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane de Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane de Lafond</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI Paris 2022: Session Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
+              <w:t xml:space="preserve">UGI 2022 - Session : Ruralités européennes : le temps de la régénération ? A partir et autour du projet européen Ruralization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03760533v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03760510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes de la Manche et leur territoire : représentations, pratiques et aspirations</w:t>
               </w:r>
@@ -4803,204 +4803,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Refonder la ruralité » à partir de nouveaux réseaux d’acteurs et d’innovations sociales</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs en Île-de-France et à Kazan (Russie) : vers la création de modes d’habiter agri-urbains dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERMOSEM (PACTE), Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349005v1</w:t>
+                <w:t xml:space="preserve">halshs-03268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs en Île-de-France et à Kazan (Russie) : vers la création de modes d’habiter agri-urbains dans la ville</w:t>
+                <w:t xml:space="preserve">« Refonder la ruralité » à partir de nouveaux réseaux d’acteurs et d’innovations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERMOSEM (PACTE), Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03268411v1</w:t>
+                <w:t xml:space="preserve">hal-03349005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of food system transformations in a rural area and a metropolitan rural area</w:t>
               </w:r>
@@ -5144,165 +5144,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un renouveau des relations ville-campagne au travers des jardins collectifs ? Le cas francilien.</w:t>
+                <w:t xml:space="preserve">La datcha, un espace au service des faibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les Territoires innovent - campagnes et villes : cultivons les liens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Po Rennes, 2018, Pontivy, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes Doctoriales en Études Russes: Russie, la force des faibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté et Association Française des Russisants, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408581v1</w:t>
+                <w:t xml:space="preserve">halshs-03269609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La datcha, un espace au service des faibles ?</w:t>
+                <w:t xml:space="preserve">Vers un renouveau des relations ville-campagne au travers des jardins collectifs ? Le cas francilien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Doctoriales en Études Russes: Russie, la force des faibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté et Association Française des Russisants, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les Territoires innovent - campagnes et villes : cultivons les liens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Po Rennes, 2018, Pontivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03269609v1</w:t>
+                <w:t xml:space="preserve">hal-05408581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soviet dachas in Kazan: a case to interrogate new urban-rural networks</w:t>
               </w:r>
@@ -5351,195 +5351,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03268931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs entre héritages agricoles et recompositions paysagères et sociales de la ville</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs : une alternative pour nourrir les villes ? Le cas des jardins de l’Île-de-France et de Kazan (Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris XIII et Ensa Paris-Val de Seine, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Transe-AC : Transition sociale et environnementale : alternatives et communs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03269642v1</w:t>
+                <w:t xml:space="preserve">halshs-03268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs : une alternative pour nourrir les villes ? Le cas des jardins de l’Île-de-France et de Kazan (Russie)</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs entre héritages agricoles et recompositions paysagères et sociales de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Transe-AC : Transition sociale et environnementale : alternatives et communs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Mar 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Jardins de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris XIII et Ensa Paris-Val de Seine, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03268950v1</w:t>
+                <w:t xml:space="preserve">halshs-03269642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ruralisation de la ville : le jardin comme représentations de pratiques environnementales et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Essers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5784,51 +5784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin comme espace d’hybridation entre urbain et rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Essers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6556,51 +6556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Versailles Plain’s Association and peri-urban agriculture diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ladyss UMR CNRS 7533. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6969,51 +6969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles générations et la ruralité en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7366,51 +7366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39782793"/>
+    <w:nsid w:val="B0021782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7514,51 +7514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11E2B03A"/>
+    <w:nsid w:val="F46F3728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7662,51 +7662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9E4A5532"/>
+    <w:nsid w:val="757A830C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7899,51 +7899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-robert-boeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-3037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pascapes.lt/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralization.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavue.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/programmes/ceca-programme-mama-inshs-2021-2024/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesc-cnrs.fr/fr/projets/181-transe-ac-transition-sociale-et-environnementale-alternatives-et-communs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peggy Hellequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15097219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lafond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12953" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panasyuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2018.2864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krauz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine H&#233;ritier-Salama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ma&#269;iulaitis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chambron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Lafond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349005v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03267828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Prevel Alice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-robert-boeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-3037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrinter.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pascapes.lt/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralization.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavue.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladyss.com/programmes/ceca-programme-mama-inshs-2021-2024/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesc-cnrs.fr/fr/projets/181-transe-ac-transition-sociale-et-environnementale-alternatives-et-communs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Szanto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coumel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mestdagh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ct" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peggy Hellequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120cr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.551.0131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15097219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.9749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983216v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21324" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane De Lafond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12953" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1574" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panasyuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/russe.2018.2864" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4740" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Krauz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mourato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Louis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine H&#233;ritier-Salama" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.125630" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03267919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036830v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peraldi-Mittelette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ma&#269;iulaitis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chambron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard (de) B&#233;lizal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Lafond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269609v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269697v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03267828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Loveluck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337947v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Prevel Alice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rochette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760522v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>