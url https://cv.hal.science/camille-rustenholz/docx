--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -175,89 +175,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers total resistance to grapevine downy mildew</w:t>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schmidlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -266,132 +266,132 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138 (8), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-025-04959-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.03.25.645223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534545v1</w:t>
+                <w:t xml:space="preserve">hal-05173550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers total resistance to grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schmidlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -400,1008 +400,1008 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138 (8), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.03.25.645223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-04959-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173550v1</w:t>
+                <w:t xml:space="preserve">hal-05534545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
+                <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867733v1</w:t>
+                <w:t xml:space="preserve">hal-04861396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
+                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Velt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861396v1</w:t>
+                <w:t xml:space="preserve">hal-04867733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete reference genome for grapevine ( Vitis vinifera L.) genetics and breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoya Shi</w:t>
+                <w:t xml:space="preserve">Bianca Frommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Cao</w:t>
+                <w:t xml:space="preserve">Daniela Holtgräwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yue Wang</w:t>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhad061⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227673v2</w:t>
+                <w:t xml:space="preserve">hal-04094305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Velt</w:t>
+                <w:t xml:space="preserve">The complete reference genome for grapevine ( Vitis vinifera L.) genetics and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoya Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Frommer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Holtgräwe</w:t>
+                <w:t xml:space="preserve">Siyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.uhad061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhad061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094305v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Bohec-Dorner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (10), pp.3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942207v1</w:t>
+                <w:t xml:space="preserve">hal-03704460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential gene expression in aphids following virus acquisition from plants or from an artificial medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villeroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Negrel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27103052⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08545-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704460v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression in aphids following virus acquisition from plants or from an artificial medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villeroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.333. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08545-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659374v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Grape Gene Reference Catalogue as a Standard Resource for Gene Selection and Genetic Improvement</w:t>
               </w:r>
@@ -1521,103 +1521,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. &amp;lt;i&amp;gt;Celine&amp;lt;/i&amp;gt; Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus- and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), pp.e00136-22. </w:t>
@@ -1649,870 +1649,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl Jasmonate Elicited Helichrysum stoechas (L.) Moench Cell Suspensions, A Promising Source of Extracts with Allelopathic Activity?</w:t>
+                <w:t xml:space="preserve">Plant apocarotenoid metabolism utilizes defense mechanisms against reactive carbonyl species and xenobiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Gourguillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">Julian Koschmieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Gélébart</w:t>
+                <w:t xml:space="preserve">Florian Wüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Lobstein</w:t>
+                <w:t xml:space="preserve">Patrick Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gondet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danika Maria Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOJ Horticulture &amp; Arboriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19080/JOJHA.2022.03.555613⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (2), pp.331-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648522v1</w:t>
+                <w:t xml:space="preserve">hal-03151722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative splicing regulation appears to play a crucial role in grape berry development and is also potentially involved in adaptation responses to the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pascale Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahinez Garcia</w:t>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (11), pp.2138. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-03266-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640837v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing regulation appears to play a crucial role in grape berry development and is also potentially involved in adaptation responses to the environment</w:t>
+                <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Isabelle R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-03266-1⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640855v1</w:t>
+                <w:t xml:space="preserve">hal-03640837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant apocarotenoid metabolism utilizes defense mechanisms against reactive carbonyl species and xenobiotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyl Jasmonate Elicited Helichrysum stoechas (L.) Moench Cell Suspensions, A Promising Source of Extracts with Allelopathic Activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Wüst</w:t>
+                <w:t xml:space="preserve">Lorène Gourguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schaub</w:t>
+                <w:t xml:space="preserve">Erwan Le Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Álvarez</w:t>
+                <w:t xml:space="preserve">Annelise Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danika Maria Trautmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (2), pp.331-351. </w:t>
+              <w:t xml:space="preserve">JOJ Horticulture &amp; Arboriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19080/JOJHA.2022.03.555613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151722v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène E Badouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Velt</w:t>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gindraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946414v1</w:t>
+                <w:t xml:space="preserve">hal-02465402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène E Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gindraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465402v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLGenomeSweeper: A tool for Genome-Wide NBS-LRR resistance gene identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas R T Toda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,364 +2717,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
+                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Ilc</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Arista</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Tavares</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199902. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269561v1</w:t>
+                <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
+                <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joelle Amselem</w:t>
+                <w:t xml:space="preserve">Gautier Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820559v1</w:t>
+                <w:t xml:space="preserve">hal-02269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callus induction and establishment of cell suspension cultures of the halophyte Armeria maritima (Mill.) Willd.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Gourguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 233, pp.407-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3108,103 +3108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of lipid markers of &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; infection in grapevine using a non-targeted metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
@@ -3294,51 +3294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Di Gaspero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.56-62. </w:t>
@@ -3518,77 +3518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Vitis vinifera endo‐β‐1,3‐glucanase with antimicrobial activity against Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3808,51 +3808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Boulaflous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, </w:t>
@@ -3884,351 +3884,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3,000-Loci transcription map of chromosome 3B unravels the structural and functional features of gene islands in hexaploid wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3,000-Loci Transcription Map of Chromosome 3B Unravels the Structural and Functional Features of Gene Islands in Hexaploid Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Christel Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel C. Laugier</w:t>
+                <w:t xml:space="preserve">Jan Šafář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J. Safar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hana H. Simkova</w:t>
+                <w:t xml:space="preserve">Hana Šimková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596 - 1608. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964456v1</w:t>
+                <w:t xml:space="preserve">hal-04198534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3,000-Loci Transcription Map of Chromosome 3B Unravels the Structural and Functional Features of Gene Islands in Hexaploid Wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A 3,000-Loci transcription map of chromosome 3B unravels the structural and functional features of gene islands in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Laugier</w:t>
+                <w:t xml:space="preserve">Christel C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Šafář</w:t>
+                <w:t xml:space="preserve">Jan J. Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Šimková</w:t>
+                <w:t xml:space="preserve">Hana H. Simkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596-1608. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596 - 1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04198534v1</w:t>
+                <w:t xml:space="preserve">hal-00964456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megabase level sequencing reveals contrasted organization and evolution patterns of the wheat gene and transposable element spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,90 +4292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific patterns of gene space organisation revealed in wheat by using the combination of barley and wheat genomic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete E. Hedley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new annotation effort for the T2T genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAPEDIA: the birth of a centralized, federative portal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIG Grapedia, Sep 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4540,51 +4540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last releases of the grapevine reference genome and the associated tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICVV, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4648,51 +4648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Grimplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for plant genome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary genomics for plant models and crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIBIO, May 2022, Vairão, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4803,103 +4803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by the identities of the host plant and the virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau "Biologie Adaptative des Pucerons et Organismes Associés".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -4928,51 +4928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new PN40024 reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4997,64 +4997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we expect with the new version of the reference genome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Frommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrid Annual Meeting COST Integrape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Integrape, Jun 2021, Online, France. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5344,77 +5344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the construction of an aphid densovirus-derived vector for gene functional validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5484,51 +5484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating “Omics” Data and Expression QTL to Understand Maize Heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5761,51 +5761,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique structurale, comparative et fonctionnelle pour décrire et comprendre l’organisation et la diversité des génomes de plantes d’intérêt agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélioration des plantes. Collège Doctoral de l’Université de Strasbourg, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5855,51 +5855,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure du génome sur l'organisation, la régulation et la fonction des gènes sur le chromosome 3B du blé hexaploïde (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Blaise Pascal (Clermont Ferrand 2), 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6016,51 +6016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="139E0C9D"/>
+    <w:nsid w:val="68DE6209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6247,51 +6247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-rustenholz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-3408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.25.645223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227673v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoya Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659374v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marmonier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08545-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Pay&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Amato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.803977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gourguillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gondet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JOJHA.2022.03.555613" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;st" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schaub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#193;lvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Maria Trautmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.08.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arista" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Piron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzenthaler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mestre Artigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12431" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenhloz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh-Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0564-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Villalba-Bermell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo de Mart&#237;n Agirre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnable" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05173482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-rustenholz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-3408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.25.645223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227673v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoya Shi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marmonier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08545-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Pay&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Amato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.803977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;st" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schaub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#193;lvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Maria Trautmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gourguillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JOJHA.2022.03.555613" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.08.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arista" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Piron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzenthaler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mestre Artigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12431" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenhloz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh-Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0564-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Villalba-Bermell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo de Mart&#237;n Agirre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnable" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05173482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>