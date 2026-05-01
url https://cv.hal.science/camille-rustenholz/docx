--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -141,123 +141,123 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers total resistance to grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schmidlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -266,4175 +266,4041 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138 (8), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.03.25.645223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-025-04959-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173550v1</w:t>
+                <w:t xml:space="preserve">hal-05534545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers total resistance to grapevine downy mildew</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-025-04959-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534545v1</w:t>
+                <w:t xml:space="preserve">hal-04867733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Golyaev</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complete reference genome for grapevine ( Vitis vinifera L.) genetics and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">Xiaoya Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.uhad061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhad061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867733v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Frommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Holtgräwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete reference genome for grapevine ( Vitis vinifera L.) genetics and breeding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Siyang Huang</w:t>
+                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Wang</w:t>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhad061⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227673v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential gene expression in aphids following virus acquisition from plants or from an artificial medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Aurelie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Demangeat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Claire Villeroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27103052⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08545-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704460v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression in aphids following virus acquisition from plants or from an artificial medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Metabolomic Analysis of Four Fabaceae and Relationship to In Vitro Nematicidal Activity against Xiphinema index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Marmonier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Velt</w:t>
+                <w:t xml:space="preserve">Gérard Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villeroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Françoise Le Bohec-Dorner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.333. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (10), pp.3052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08545-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659374v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Grape Gene Reference Catalogue as a Standard Resource for Gene Selection and Genetic Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">David Navarro-Payá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Orduña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.208⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.803977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.803977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942207v1</w:t>
+                <w:t xml:space="preserve">hal-03659366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Grape Gene Reference Catalogue as a Standard Resource for Gene Selection and Genetic Improvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Amato</w:t>
+                <w:t xml:space="preserve">Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. &amp;lt;i&amp;gt;Celine&amp;lt;/i&amp;gt; Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus- and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.803977⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.e00136-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00136-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659366v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. &amp;lt;i&amp;gt;Celine&amp;lt;/i&amp;gt; Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus- and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+                <w:t xml:space="preserve">Methyl Jasmonate Elicited Helichrysum stoechas (L.) Moench Cell Suspensions, A Promising Source of Extracts with Allelopathic Activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Gourguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Golyaev</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00136-22⟩</w:t>
+              <w:t xml:space="preserve">JOJ Horticulture &amp; Arboriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19080/JOJHA.2022.03.555613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747649v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant apocarotenoid metabolism utilizes defense mechanisms against reactive carbonyl species and xenobiotics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Álvarez</w:t>
+                <w:t xml:space="preserve">Isabelle R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danika Maria Trautmann</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa033⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151722v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing regulation appears to play a crucial role in grape berry development and is also potentially involved in adaptation responses to the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-021-03266-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant apocarotenoid metabolism utilizes defense mechanisms against reactive carbonyl species and xenobiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
+                <w:t xml:space="preserve">Julian Koschmieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahinez Garcia</w:t>
+                <w:t xml:space="preserve">Florian Wüst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danika Maria Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (2), pp.331-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640837v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl Jasmonate Elicited Helichrysum stoechas (L.) Moench Cell Suspensions, A Promising Source of Extracts with Allelopathic Activity?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOJ Horticulture &amp; Arboriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19080/JOJHA.2022.03.555613⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648522v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène E Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gindraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465402v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NLGenomeSweeper: A tool for Genome-Wide NBS-LRR resistance gene identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Nicholas R T Toda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11030333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946414v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLGenomeSweeper: A tool for Genome-Wide NBS-LRR resistance gene identification</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introgression reshapes recombination distribution in grapevine interspecific hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Amselem</w:t>
+                <w:t xml:space="preserve">Marion Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11030333⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (4), pp.1073-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3260-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903152v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression reshapes recombination distribution in grapevine interspecific hybrids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schneider</w:t>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Arista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3260-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629272v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Callus induction and establishment of cell suspension cultures of the halophyte Armeria maritima (Mill.) Willd.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Gourguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233, pp.407-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269561v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callus induction and establishment of cell suspension cultures of the halophyte Armeria maritima (Mill.) Willd.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of lipid markers of &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; infection in grapevine using a non-targeted metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Negrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 233, pp.407-411. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564153v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of lipid markers of &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; infection in grapevine using a non-targeted metabolomic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new version of the grapevine reference genome assembly (12X.v2) and of its annotation (VCost.v3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Grimplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Di Gaspero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00360⟩</w:t>
+              <w:t xml:space="preserve">Genomics Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gdata.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623572v1</w:t>
+                <w:t xml:space="preserve">hal-01619926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new version of the grapevine reference genome assembly (12X.v2) and of its annotation (VCost.v3)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Vitis vinifera endo ß-1, 3 glucanase with antimicrobial activity against Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Scalabrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">P. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.708-719</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01619926v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Vitis vinifera endo ß-1, 3 glucanase with antimicrobial activity against Plasmopara viticola</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Vitis vinifera endo‐β‐1,3‐glucanase with antimicrobial activity against Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rustenholz</w:t>
+                <w:t xml:space="preserve">Pierre Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ritzenthaler</w:t>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (5), pp.708-719</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.708-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521833v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Vitis vinifera endo‐β‐1,3‐glucanase with antimicrobial activity against Plasmopara viticola</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and functional evolution of the fungal diterpene synthase genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ritzenthaler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenhloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leh-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12431⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0564-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605166v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and functional evolution of the fungal diterpene synthase genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional profile analysis of E3 ligase and hormone-related genes expressed during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Perrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Boulaflous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0564-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223553v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profile analysis of E3 ligase and hormone-related genes expressed during wheat grain development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3,000-Loci transcription map of chromosome 3B unravels the structural and functional features of gene islands in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel C. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana H. Simkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-35⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596 - 1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189698v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3,000-Loci Transcription Map of Chromosome 3B Unravels the Structural and Functional Features of Gene Islands in Hexaploid Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Šafář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Šimková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (4), pp.1596-1608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3,000-Loci transcription map of chromosome 3B unravels the structural and functional features of gene islands in hexaploid wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Megabase level sequencing reveals contrasted organization and evolution patterns of the wheat gene and transposable element spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana H. Simkova</w:t>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (6), pp.1686-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.074187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964456v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megabase level sequencing reveals contrasted organization and evolution patterns of the wheat gene and transposable element spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Specific patterns of gene space organisation revealed in wheat by using the combination of barley and wheat genomic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete E. Hedley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...105 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-11-714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4444,650 +4310,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new annotation effort for the T2T genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAPEDIA: the birth of a centralized, federative portal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIG Grapedia, Sep 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last releases of the grapevine reference genome and the associated tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICVV, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond COST Action INTEGRAPE: The Grapevine Genomics Encyclopedia Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Tomàs Matus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Grimplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JKI, Jul 2022, Landau, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for plant genome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary genomics for plant models and crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIBIO, May 2022, Vairão, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by the identities of the host plant and the virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Golyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Golyaev</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau "Biologie Adaptative des Pucerons et Organismes Associés".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new PN40024 reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we expect with the new version of the reference genome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Frommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrid Annual Meeting COST Integrape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Integrape, Jun 2021, Online, France. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5097,370 +4963,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive and accurate annotation for the grapevine T2T genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Payá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascual Villalba-Bermell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo de Martín Agirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open International Conference on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and structural analyses of the Vitis rotundifolia genomic region containing Rpv2, a resistance gene to downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the construction of an aphid densovirus-derived vector for gene functional validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5470,368 +5336,490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating “Omics” Data and Expression QTL to Understand Maize Heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploid and Hybrid Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, 9780470960370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118552872.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the introgression of resistance loci on agro-œnological traits in grapevine interspecific hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chedid</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">K. Avia</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284865v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique structurale, comparative et fonctionnelle pour décrire et comprendre l’organisation et la diversité des génomes de plantes d’intérêt agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélioration des plantes. Collège Doctoral de l’Université de Strasbourg, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05173482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5841,114 +5829,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure du génome sur l'organisation, la régulation et la fonction des gènes sur le chromosome 3B du blé hexaploïde (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Blaise Pascal (Clermont Ferrand 2), 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02820473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6016,51 +6004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68DE6209"/>
+    <w:nsid w:val="FA71080A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6247,51 +6235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-rustenholz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-3408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.25.645223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227673v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoya Shi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marmonier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08545-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Pay&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Amato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.803977" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;st" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schaub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#193;lvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Maria Trautmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gourguillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gondet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JOJHA.2022.03.555613" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.08.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arista" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Piron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzenthaler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mestre Artigues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12431" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenhloz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh-Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0564-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282843v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Villalba-Bermell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo de Mart&#237;n Agirre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803841v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnable" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05173482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-rustenholz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-3408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227673v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoya Shi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marmonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08545-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Pay&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Amato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.803977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gourguillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JOJHA.2022.03.555613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;st" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schaub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#193;lvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Maria Trautmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030333" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arista" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Piron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzenthaler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mestre Artigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12431" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenhloz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh-Louis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0564-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Villalba-Bermell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo de Mart&#237;n Agirre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnable" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05173482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>