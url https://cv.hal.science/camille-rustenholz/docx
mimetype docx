--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -309,619 +309,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
+                <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867733v1</w:t>
+                <w:t xml:space="preserve">hal-04861396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Chesnais et al., &amp;quot;Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. Celine Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus-and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
+                <w:t xml:space="preserve">Deep Sequencing Analysis of Virome Components, Viral Gene Expression and Antiviral RNAi Responses in Myzus persicae Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+                <w:t xml:space="preserve">Natalia Sukhikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Velt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.13199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01924-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms252313199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861396v1</w:t>
+                <w:t xml:space="preserve">hal-04867733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete reference genome for grapevine ( Vitis vinifera L.) genetics and breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoya Shi</w:t>
+                <w:t xml:space="preserve">Bianca Frommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Cao</w:t>
+                <w:t xml:space="preserve">Daniela Holtgräwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yue Wang</w:t>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhad061⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227673v2</w:t>
+                <w:t xml:space="preserve">hal-04094305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Velt</w:t>
+                <w:t xml:space="preserve">The complete reference genome for grapevine ( Vitis vinifera L.) genetics and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoya Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Frommer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">Xu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Holtgräwe</w:t>
+                <w:t xml:space="preserve">Siyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Yue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.uhad061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhad061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094305v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by identities of the host plant and the virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -998,90 +998,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression in aphids following virus acquisition from plants or from an artificial medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villeroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.333. </w:t>
@@ -1387,103 +1387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Plant Transcriptome Profiling of Arabidopsis thaliana Col-0 and Camelina sativa var. &amp;lt;i&amp;gt;Celine&amp;lt;/i&amp;gt; Infested with Myzus persicae Aphids Acquiring Circulative and Noncirculative Viruses Reveals Virus- and Plant-Specific Alterations Relevant to Aphid Feeding Behavior and Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), pp.e00136-22. </w:t>
@@ -1515,641 +1515,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl Jasmonate Elicited Helichrysum stoechas (L.) Moench Cell Suspensions, A Promising Source of Extracts with Allelopathic Activity?</w:t>
+                <w:t xml:space="preserve">Alternative splicing regulation appears to play a crucial role in grape berry development and is also potentially involved in adaptation responses to the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Gourguillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+                <w:t xml:space="preserve">Pascale Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Gélébart</w:t>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Lobstein</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOJ Horticulture &amp; Arboriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19080/JOJHA.2022.03.555613⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-03266-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648522v1</w:t>
+                <w:t xml:space="preserve">hal-03640855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Stunting Symptoms upon Nepovirus Infection Are Reminiscent of a Chronic Hypersensitive-like Response in a Perennial Woody Fruit Crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle R. Martin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Velt</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.2138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13112138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing regulation appears to play a crucial role in grape berry development and is also potentially involved in adaptation responses to the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant apocarotenoid metabolism utilizes defense mechanisms against reactive carbonyl species and xenobiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Koschmieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+                <w:t xml:space="preserve">Florian Wüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+                <w:t xml:space="preserve">Patrick Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+                <w:t xml:space="preserve">Daniel Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danika Maria Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-03266-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (2), pp.331-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640855v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant apocarotenoid metabolism utilizes defense mechanisms against reactive carbonyl species and xenobiotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyl Jasmonate Elicited Helichrysum stoechas (L.) Moench Cell Suspensions, A Promising Source of Extracts with Allelopathic Activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Wüst</w:t>
+                <w:t xml:space="preserve">Lorène Gourguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schaub</w:t>
+                <w:t xml:space="preserve">Erwan Le Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Álvarez</w:t>
+                <w:t xml:space="preserve">Annelise Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danika Maria Trautmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (2), pp.331-351. </w:t>
+              <w:t xml:space="preserve">JOJ Horticulture &amp; Arboriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19080/JOJHA.2022.03.555613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151722v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
@@ -2200,51 +2200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène E Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gindraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLGenomeSweeper: A tool for Genome-Wide NBS-LRR resistance gene identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas R T Toda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,51 +2641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199902. </w:t>
@@ -2857,90 +2857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callus induction and establishment of cell suspension cultures of the halophyte Armeria maritima (Mill.) Willd.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Gourguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 233, pp.407-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3013,64 +3013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
@@ -3160,51 +3160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Di Gaspero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.56-62. </w:t>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ritzenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Boulaflous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, </w:t>
@@ -3750,351 +3750,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3,000-Loci transcription map of chromosome 3B unravels the structural and functional features of gene islands in hexaploid wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3,000-Loci Transcription Map of Chromosome 3B Unravels the Structural and Functional Features of Gene Islands in Hexaploid Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Christel Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel C. Laugier</w:t>
+                <w:t xml:space="preserve">Jan Šafář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J. Safar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hana H. Simkova</w:t>
+                <w:t xml:space="preserve">Hana Šimková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596 - 1608. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964456v1</w:t>
+                <w:t xml:space="preserve">hal-04198534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3,000-Loci Transcription Map of Chromosome 3B Unravels the Structural and Functional Features of Gene Islands in Hexaploid Wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">A 3,000-Loci transcription map of chromosome 3B unravels the structural and functional features of gene islands in hexaploid wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Laugier</w:t>
+                <w:t xml:space="preserve">Christel C. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Šafář</w:t>
+                <w:t xml:space="preserve">Jan J. Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Šimková</w:t>
+                <w:t xml:space="preserve">Hana H. Simkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596-1608. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 157 (4), pp.1596 - 1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.183921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04198534v1</w:t>
+                <w:t xml:space="preserve">hal-00964456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megabase level sequencing reveals contrasted organization and evolution patterns of the wheat gene and transposable element spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4158,90 +4158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific patterns of gene space organisation revealed in wheat by using the combination of barley and wheat genomic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete E. Hedley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new annotation effort for the T2T genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAPEDIA: the birth of a centralized, federative portal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIG Grapedia, Sep 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last releases of the grapevine reference genome and the associated tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICVV, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4514,51 +4514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Grimplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4600,51 +4600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for plant genome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary genomics for plant models and crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIBIO, May 2022, Vairão, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4669,90 +4669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome responses of the aphid vector Myzus persicae are shaped by the identities of the host plant and the virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Golyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4794,51 +4794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new PN40024 reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4863,64 +4863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we expect with the new version of the reference genome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Frommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrid Annual Meeting COST Integrape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Integrape, Jun 2021, Online, France. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5128,51 +5128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5210,77 +5210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the construction of an aphid densovirus-derived vector for gene functional validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,51 +5350,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating “Omics” Data and Expression QTL to Understand Maize Heterosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schnable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5467,271 +5467,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the introgression of resistance loci on agro-œnological traits in grapevine interspecific hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chedid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284865v1</w:t>
+                <w:t xml:space="preserve">hal-05173550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilce Prado</w:t>
+                <w:t xml:space="preserve">Impact of the introgression of resistance loci on agro-œnological traits in grapevine interspecific hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173550v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5749,51 +5749,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique structurale, comparative et fonctionnelle pour décrire et comprendre l’organisation et la diversité des génomes de plantes d’intérêt agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélioration des plantes. Collège Doctoral de l’Université de Strasbourg, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5843,51 +5843,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure du génome sur l'organisation, la régulation et la fonction des gènes sur le chromosome 3B du blé hexaploïde (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille C. Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Blaise Pascal (Clermont Ferrand 2), 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6004,51 +6004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA71080A"/>
+    <w:nsid w:val="D81F8A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6235,51 +6235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-rustenholz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-3408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227673v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoya Shi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marmonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08545-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Pay&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Amato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.803977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648522v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gourguillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JOJHA.2022.03.555613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;st" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schaub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#193;lvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Maria Trautmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030333" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arista" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Piron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzenthaler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mestre Artigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12431" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenhloz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh-Louis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0564-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Villalba-Bermell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo de Mart&#237;n Agirre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnable" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05173482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-rustenholz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-3408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01924-24" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sukhikh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227673v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoya Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.208" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Marmonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villeroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08545-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Negrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec-Dorner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Pay&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Amato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.803977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00136-22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hily" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinez Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112138" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Koschmieder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;st" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schaub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#193;lvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Maria Trautmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gourguillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gondet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/JOJHA.2022.03.555613" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030333" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00360" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arista" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Piron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritzenthaler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mestre Artigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12431" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenhloz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh-Louis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0564-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laugier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana &#352;imkov&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.183921" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964456v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Rustenholz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Laugier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Simkova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Wicker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.074187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete E. Hedley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Morris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-714" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287824v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282928v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202037v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Villalba-Bermell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo de Mart&#237;n Agirre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnable" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05173482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820473v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>