--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,155 +234,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unveiling the Genetic Structure of New Caledonian Dugongs Using a Multiscale Genetic Approach: Conservation Challenges for an Isolated Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daisy Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Derville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean mussel Mytilus galloprovincialis : a novel model for developmental studies in mollusks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Miglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tredez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 151 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.202256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -392,598 +526,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545126v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t>
+                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549748v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-structured genomic sampling reveals abrupt and rare genetic shifts in Eunicella singularis populations, challenging snapshot connectivity estimates</w:t>
+                <w:t xml:space="preserve">From connection to conservation: temporal trends in coastal populations connectivity and implications for marine spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549898v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From connection to conservation: temporal trends in coastal populations connectivity and implications for marine spatial planning</w:t>
+                <w:t xml:space="preserve">Time-structured genomic sampling reveals abrupt and rare genetic shifts in Eunicella singularis populations, challenging snapshot connectivity estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549771v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of the benthic life stage in Medusozoa and colonization of the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Boosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1035,51 +1169,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1089,114 +1223,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of temporal variability in marine population connectivity using genomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Sorbonne Université, 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025SORUS464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05474503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1343,51 +1477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boosten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415979122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tredez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474503v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS464" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boosten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415979122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oremus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72168" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tredez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS464" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>