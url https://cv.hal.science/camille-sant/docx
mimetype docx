--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -534,260 +534,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t>
+                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+                <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549748v1</w:t>
+                <w:t xml:space="preserve">hal-05545126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes in population connectivity of the gorgonian Paramuricea Clavata in the northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Assessing uncertainty in population connectivity estimates from genetic data: a benchmark of commonly used methods and tools on simulated datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Costantini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Coral Reef Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Marine Connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545126v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -831,77 +831,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Guizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
@@ -969,64 +969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
@@ -1477,51 +1477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boosten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415979122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oremus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72168" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tredez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS464" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boosten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415979122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Verger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oremus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72168" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04457521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Miglioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tredez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carvalho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica dos Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS464" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>