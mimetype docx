--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1443,200 +1443,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The uses of islands in the production of the southern European migration border - Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Island Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que le genre fait à l’espace… et inversement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Direnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CEDREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, https://journals.openedition.org/cedref/953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cedref.953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04829246v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01915735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islands and Undesirables: Introduction to the Special Issue on Irregular Migration in Southern European Islands. http://www.tandfonline.com/doi/full/10.1080/15562948.2014.899657#.U4g6dCjWWZQ</w:t>
               </w:r>
@@ -1849,234 +1849,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spazi insediativi e pratiche socio-spaziali dei migranti in città. Il caso di Napoli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi emigrazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 163, pp.699-719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00212027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles migrations et districts productifs en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106 (1-2), pp.73-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00239269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Riccio (ed.) Migranti africani in Italia. Etnografie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.500-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00252104v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00212027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naples dans les mouvements migratoires : une interface Nord-Sud?</w:t>
               </w:r>
@@ -5095,51 +5095,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ettore Recchi and Mirna Safi (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Human Mobilities and Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edward Elgar Publishing, 29 p., 2022, 978 1 83910 577 7</w:t>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, 29 p., 2022, 9781839105777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5258,204 +5258,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">coordination des chapitres 6 (Réseaux commerciaux, avec Dominique Valérian) et 14 (Entre ici et là-bas, avec Virginie Baby-Collin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.106-119 et 220-231, 2021, Atlas des migrations en Méditerranée de l’Antiquité à nos jours, 978-2-330-14501-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Polyzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922345v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03792188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières à l’intersection des rapports de pouvoir</w:t>
               </w:r>
@@ -5510,64 +5510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Polyzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,51 +6595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution d’un régime frontalier en mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,77 +7107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche à Nicosie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8155,51 +8155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05381276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.145.0034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17992" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02022429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02022430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Toureille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45097-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Galiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.schmo.2020.01#xd_co_f=MDkyYjk2NTAtYmIxNS00ZTAxLTk2OTctZTAyN2E1YmE2ZDNi~" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lafazani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jo8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hybrid-Mobilities-Transgressive-Spatialities/Cattan-Faret/p/book/9780367902834" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03847217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Pastore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01675533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmoll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spiteri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sa&#239;d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02985394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05381276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.145.0034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17992" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02022429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02022430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.953" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Toureille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45097-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Galiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.schmo.2020.01#xd_co_f=MDkyYjk2NTAtYmIxNS00ZTAxLTk2OTctZTAyN2E1YmE2ZDNi~" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lafazani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jo8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hybrid-Mobilities-Transgressive-Spatialities/Cattan-Faret/p/book/9780367902834" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03847217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Pastore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01675533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmoll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spiteri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sa&#239;d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02985394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>