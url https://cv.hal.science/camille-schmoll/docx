--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1849,234 +1849,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelles migrations et districts productifs en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106 (1-2), pp.73-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00239269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riccio (ed.) Migranti africani in Italia. Etnografie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.500-502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00252104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spazi insediativi e pratiche socio-spaziali dei migranti in città. Il caso di Napoli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi emigrazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 163, pp.699-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00212027v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00252104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naples dans les mouvements migratoires : une interface Nord-Sud?</w:t>
               </w:r>
@@ -5258,366 +5258,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What's in a street? Exploring suspend Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières à l’intersection des rapports de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.56-62, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">coordination des chapitres 6 (Réseaux commerciaux, avec Dominique Valérian) et 14 (Entre ici et là-bas, avec Virginie Baby-Collin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.106-119 et 220-231, 2021, Atlas des migrations en Méditerranée de l’Antiquité à nos jours, 978-2-330-14501-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03792188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What’s in a Street? Exploring Suspended Cosmopolitanism in Trikoupi, Nicosia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Polyzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Lejeune; Delphine Pagès-El Karoui; Camille Schmoll; Hélène Thiollet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, Urbanity and Cosmopolitanism in a Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.101-110, 2021</w:t>
-[...179 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.101-110, 2021, IMISCOE research series, 978-3-030-67367-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-67365-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -6595,51 +6595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution d’un régime frontalier en mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,77 +7107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dimanche à Nicosie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8155,51 +8155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05381276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.145.0034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17992" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02022429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02022430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.953" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Toureille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45097-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Galiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.schmo.2020.01#xd_co_f=MDkyYjk2NTAtYmIxNS00ZTAxLTk2OTctZTAyN2E1YmE2ZDNi~" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lafazani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jo8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hybrid-Mobilities-Transgressive-Spatialities/Cattan-Faret/p/book/9780367902834" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03847217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Pastore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922613v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01675533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmoll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spiteri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sa&#239;d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02985394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05381276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.145.0034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2025-0010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.17992" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.11737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02022429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02022430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.953" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corminboeuf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Manry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Toureille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45097-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Galiero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejeune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.schmo.2020.01#xd_co_f=MDkyYjk2NTAtYmIxNS00ZTAxLTk2OTctZTAyN2E1YmE2ZDNi~" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01394159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05281813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Polyzou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lafazani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jo8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hybrid-Mobilities-Transgressive-Spatialities/Cattan-Faret/p/book/9780367902834" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03847217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Pastore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Akoka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67365-9_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01675533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Choplin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmoll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemila Dj&#233;mila Zeneidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Amar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spiteri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Sa&#239;d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02985394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>